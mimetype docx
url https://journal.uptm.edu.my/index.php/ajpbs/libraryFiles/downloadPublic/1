--- v0 (2025-10-12)
+++ v1 (2026-04-21)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5E415B1E" w14:textId="5F7F86BC" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
       <w:pPr>
         <w:pStyle w:val="Header"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A2AA3B1" wp14:editId="5DDE2A39">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>69215</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1462405" cy="771525"/>
                 <wp:effectExtent l="0" t="0" r="4445" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="24" name="Text Box 24"/>
                 <wp:cNvGraphicFramePr>
@@ -141,83 +141,83 @@
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:shapetype w14:anchorId="7A2AA3B1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 24" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:5.45pt;width:115.15pt;height:60.75pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvNf0p8wEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG3VbiFqulq6KkJa&#10;WKSFD3AcJ7FwPGbsNilfz9jJdgvcEDlYnoz9Zt6b5+3t0Bl2Uug12IIvZnPOlJVQadsU/NvXw5u3&#10;nPkgbCUMWFXws/L8dvf61bZ3uVpCC6ZSyAjE+rx3BW9DcHmWedmqTvgZOGUpWQN2IlCITVah6Am9&#10;M9lyPr/JesDKIUjlPf29H5N8l/DrWsnwWNdeBWYKTr2FtGJay7hmu63IGxSu1XJqQ/xDF53Qlope&#10;oO5FEOyI+i+oTksED3WYSegyqGstVeJAbBbzP9g8tcKpxIXE8e4ik/9/sPLz6cl9QRaG9zDQABMJ&#10;7x5AfvfMwr4VtlF3iNC3SlRUeBEly3rn8+lqlNrnPoKU/SeoaMjiGCABDTV2URXiyQidBnC+iK6G&#10;wGQsubpZruZrziTlNpvFerlOJUT+fNuhDx8UdCxuCo401IQuTg8+xG5E/nwkFvNgdHXQxqQAm3Jv&#10;kJ0EGeCQvgn9t2PGxsMW4rURMf5JNCOzkWMYyoGSkW4J1ZkII4yGogdAmxbwJ2c9mang/sdRoOLM&#10;fLQk2rvFahXdl4LVerOkAK8z5XVGWElQBQ+cjdt9GB17dKibliqNY7JwR0LXOmnw0tXUNxkmSTOZ&#10;OzryOk6nXp7g7hcAAAD//wMAUEsDBBQABgAIAAAAIQDkVcgi2wAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUhcEHVISktDnAqQQFxb+gGbeJtExOsodpv071lOcJyZ1czbYju7&#10;Xp1pDJ1nAw+LBBRx7W3HjYHD1/v9E6gQkS32nsnAhQJsy+urAnPrJ97ReR8bJSUccjTQxjjkWoe6&#10;JYdh4QdiyY5+dBhFjo22I05S7nqdJslKO+xYFloc6K2l+nt/cgaOn9Pd42aqPuJhvVuuXrFbV/5i&#10;zO3N/PIMKtIc/47hF1/QoRSmyp/YBtUbkEeiuMkGlKRplmSgKjGydAm6LPR//vIHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEArzX9KfMBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA5FXIItsAAAAHAQAADwAAAAAAAAAAAAAAAABNBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFUFAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="651155C0" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
                       <w:r w:rsidRPr="00E949BB">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65139FAF" wp14:editId="3CE1DCDC">
                             <wp:extent cx="1276350" cy="523875"/>
                             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                             <wp:docPr id="26" name="Picture 26"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 45"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId7">
+                                    <a:blip r:embed="rId8">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1276350" cy="523875"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -261,99 +261,101 @@
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4803775" cy="771525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FF0000"/>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:noFill/>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3FE2A70F" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRPr="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
+                          <w:p w14:paraId="3FE2A70F" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRPr="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="00400770">
                             <w:pPr>
+                              <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00725C49">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>The Asian Journal of Professional and Business Studies</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:rect w14:anchorId="55B2D7C1" id="Rectangle 18" o:spid="_x0000_s1027" style="position:absolute;margin-left:116.9pt;margin-top:4.5pt;width:378.25pt;height:60.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkshkkZQIAAM0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06yZOmMOEWQIsOA&#10;oC3QFj0rshQLk0RNUmJ3Xz9KdtKg22mYDwIp0nzk86MXN53R5Ch8UGArOr4aUSIsh1rZfUWfnzaf&#10;rikJkdmaabCioq8i0Jvlxw+L1pViAg3oWniCRWwoW1fRJkZXFkXgjTAsXIETFoMSvGERXb8vas9a&#10;rG50MRmNvhQt+Np54CIEvL3tg3SZ60speLyXMohIdEWxt5hPn89dOovlgpV7z1yj+NAG+4cuDFMW&#10;Qc+lbllk5ODVH6WM4h4CyHjFwRQgpeIiz4DTjEfvpnlsmBN5FiQnuDNN4f+V5XfHR/fgU+vBbYH/&#10;CMhI0bpQniPJCUNOJ71Judg46TKLr2cWRRcJx8vp9ejzfD6jhGNsPh/PJrNEc8HK09vOh/hNgCHJ&#10;qKjHr5TJY8dtiH3qKSU3BlrVG6V1dvx+t9aeHBl+0c1mhM9QPVymaUta1ONkjmHCGSpLahbRNK6u&#10;aLB7Spjeo2R59BnbQkLIckjYtyw0PUYu2+vEqIhi1cpU9DoBn5C1TZ2JLLdhgjfSkhW7XUcUAo9T&#10;oXSzg/r1wRMPvSKD4xuFsFsW4gPzKEFsG9cq3uMhNeAsMFiUNOB//e0+5aMyMEpJi5LGOX8emBeU&#10;6O8WNfN1PJ2mHcjOdDafoOMvI7vLiD2YNSDHY1xgx7OZ8qM+mdKDecHtWyVUDDHLEbtndHDWsV81&#10;3F8uVquchrp3LG7to+OpeGIuEf7UvTDvBkVE1NIdnOTPynfC6HPTmxZWhwhSZdW88TpIGHcm627Y&#10;77SUl37OevsLLX8DAAD//wMAUEsDBBQABgAIAAAAIQDKJC2Y2gAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqE1DEUnjVFUkxBVauG/jbRwR2yF2k/D3LCc4jmY086bcLa4X&#10;E42xC17D/UqBIN8E0/lWw/vx+e4JREzoDfbBk4ZvirCrrq9KLEyY/RtNh9QKLvGxQA02paGQMjaW&#10;HMZVGMizdw6jw8RybKUZceZy18u1Uo/SYed5weJAtaXm83BxGswyb4Ktvx5qlNOHUy+4p1fU+vZm&#10;2W9BJFrSXxh+8RkdKmY6hYs3UfQa1lnG6ElDzpfYz3OVgThxMFMbkFUp/z+ofgAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCkshkkZQIAAM0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDKJC2Y2gAAAAkBAAAPAAAAAAAAAAAAAAAAAL8EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="red" stroked="f" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3FE2A70F" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRPr="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
+                    <w:p w14:paraId="3FE2A70F" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRPr="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="00400770">
                       <w:pPr>
+                        <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00725C49">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>The Asian Journal of Professional and Business Studies</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
@@ -396,51 +398,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:line w14:anchorId="4198A84D" id="Straight Connector 17" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-2.35pt,-1pt" to="493.05pt,-1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLHrRT0QEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N05S7DY14uwhQXpZ&#10;tAHS/QBGlm2heoFU4+TvSymP7ra3oj4IkkgONcPx8unkrDhqJBN8I2eTqRTaq9Aa3zfy5fv2w0IK&#10;SuBbsMHrRp41yafV+3fLMdZ6HoZgW42CQTzVY2zkkFKsq4rUoB3QJETtOdgFdJD4iH3VIoyM7mw1&#10;n04fqzFgGzEoTcS3m0tQrgp+12mVvnUd6SRsI/ltqaxY1kNeq9US6h4hDkZdnwH/8AoHxnPTO9QG&#10;EoifaP6CckZhoNCliQquCl1nlC4cmM1s+geb/QBRFy4sDsW7TPT/YNXX4w6FaXl2n6Tw4HhG+4Rg&#10;+iGJdfCeFQwoOMhKjZFqLlj7HWau6uT38TmoH8Sx6k0wHyhe0k4dupzOZMWpKH++K69PSSi+fJx/&#10;nj0seEDqFqugvhVGpPRFByfyppHW+CwK1HB8ppRbQ31Lydc+bI21ZbDWi5HBPz5kZGB7dRYSb11k&#10;wuR7KcD27FuVsCBSsKbN1RmHsD+sLYojsHe22yl/WQTu9iYtt94ADZe8Erq4ypnE1rbGNXKRi2/V&#10;1md0Xcx5JfBbrrw7hPa8w5umPPjS9GrS7KzXZ96//pVWvwAAAP//AwBQSwMEFAAGAAgAAAAhAEt4&#10;nALbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+AdrK/UGDrSikMZBCIVDj037&#10;ASbexhHxOoqdkPL1XcShPa12ZzT7JttNrhUj9qHxpGC5SEAgVd40VCv4+jzONyBC1GR06wkV/GCA&#10;XT57yHRq/IU+cCxjLTiEQqoV2Bi7VMpQWXQ6LHyHxNq3752OvPa1NL2+cLhr5SpJ1tLphviD1R0e&#10;LFbncnAKxun5SDZe8Ty+H65FWUQ3FFulnh6n/RuIiFP8M8MNn9EhZ6aTH8gE0SqYv7yyk+eKK7G+&#10;3ayXIE73g8wz+b9A/gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBLHrRT0QEAAJIDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBLeJwC2wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAACsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" strokecolor="red" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C5186D6" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EAE79AA" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -606,51 +608,51 @@
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>pp, DOI</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:shape w14:anchorId="01C6D988" id="Text Box 16" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-.4pt;margin-top:7.45pt;width:495.4pt;height:30.95pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhmp2ZUgIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2jAUfp+0/2D5fYRQoCUiVIyKaRJq&#10;K9Gpz8ZxwKrj49mGhP36HTvhsnZP03gw5+Zz+fydTO+bSpGDsE6Czmna61MiNIdC6m1Of7wsv9xR&#10;4jzTBVOgRU6PwtH72edP09pkYgA7UIWwBJNol9UmpzvvTZYkju9ExVwPjNDoLMFWzKNqt0lhWY3Z&#10;K5UM+v1xUoMtjAUunEPrQ+uks5i/LAX3T2XphCcqp9ibj6eN5yacyWzKsq1lZid51wb7hy4qJjUW&#10;Pad6YJ6RvZUfUlWSW3BQ+h6HKoGylFzEGXCatP9umvWOGRFnQXCcOcPk/l9a/nhYm2dLfPMVGnzA&#10;OIQzK+BvDrFJauOyLiZg6jKH0WHQprRV+McRCF5EbI9nPEXjCUfjeDBJR3fo4ui7mdz0x6MAeHK5&#10;bazz3wRUJAg5tfhesQN2WDnfhp5CQjEHShZLqVRUjm6hLDkwfFpkRAE1JYo5j8acLuOvq/bHNaVJ&#10;jd2kt6N21uuUodY550Yx/vYxA3avdKgvIr26Pi/QBMk3m4bIIqeDcD9YNlAcEWYLLQOd4UuJxVbY&#10;7zOzSDlECdfIP+FRKsAOoZMo2YH99Td7iEcmoJeSGimcU/dzz6xAGL5r5MgkHQ4D56MyHN0OULHX&#10;ns21R++rBSCUKS6s4VEM8V6dxNJC9YrbNg9V0cU0x9o59Sdx4dvFwm3lYj6PQchyw/xKrw0/sSuA&#10;/NK8Mmu6V/fIl0c4kZ1l7x6/jQ2Ia5jvPZQyMuOCakdT3JDIrW6bwwpe6zHq8s2Z/QYAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACLv/C7eAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFwQdVqh0oQ4FapEKScgRZydeJtEtddR7LTh79me4Lgzo5m3+XpyVpxwCJ0nBfNZAgKp9qajRsHX&#10;/uV+BSJETUZbT6jgBwOsi+urXGfGn+kTT2VsBJdQyLSCNsY+kzLULTodZr5HYu/gB6cjn0MjzaDP&#10;XO6sXCTJUjrdES+0usdNi/WxHJ0C2n6Xx/3hzd7t5h/jrnpdbJr3rVK3N9PzE4iIU/wLwwWf0aFg&#10;psqPZIKwCi7gkeWHFATbaZrwa5WCx+UKZJHL//zFLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAhmp2ZUgIAALsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAi7/wu3gAAAAcBAAAPAAAAAAAAAAAAAAAAAKwEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;" fillcolor="window" strokeweight=".25pt">
                 <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="752FBAB2" w14:textId="1CB5D584" w:rsidR="001B2A03" w:rsidRPr="00F041DE" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="001B2A03">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Please cite this article as: Author1*, &amp; Author2. (2025). [Insert your 12-word title here</w:t>
                       </w:r>
                       <w:r w:rsidR="008D0C3E">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="18"/>
@@ -756,204 +758,249 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:line w14:anchorId="720E8693" id="Straight Connector 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-.05pt,2.9pt" to="495.35pt,2.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwQOCD0AEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N05SZJEacfaQIL0s&#10;2gBpP4CRZVuoXiDVOPn7Usqju+2tqA+CJJJDzXC8ej47K04ayQTfyNlkKoX2KrTG9438/m33YSkF&#10;JfAt2OB1Iy+a5PP6/bvVGGs9D0OwrUbBIJ7qMTZySCnWVUVq0A5oEqL2HOwCOkh8xL5qEUZGd7aa&#10;T6dP1RiwjRiUJuLb7TUo1wW/67RKX7uOdBK2kfy2VFYs6zGv1XoFdY8QB6Nuz4B/eIUD47npA2oL&#10;CcRPNH9BOaMwUOjSRAVXha4zShcOzGY2/YPNYYCoCxcWh+JDJvp/sOrLaY/CtDy7hRQeHM/okBBM&#10;PySxCd6zggEFB1mpMVLNBRu/x8xVnf0hvgT1gzhWvQnmA8Vr2rlDl9OZrDgX5S8P5fU5CcWXT/NP&#10;s8WSB6TusQrqe2FESp91cCJvGmmNz6JADacXSrk11PeUfO3DzlhbBmu9GBn84yIjA9urs5B46yIT&#10;Jt9LAbZn36qEBZGCNW2uzjiE/XFjUZyAvbPbTfnLInC3N2m59RZouOaV0NVVziS2tjWukctcfK+2&#10;PqPrYs4bgd9y5d0xtJc93jXlwZemN5NmZ70+8/71r7T+BQAA//8DAFBLAwQUAAYACAAAACEASxDn&#10;S9gAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzW6DMBCE75XyDtZWyi0xadUfKCaKInLosaQP&#10;4OAtRsFrhA0hefpue2mPoxl98+Xb2XViwiG0nhRs1gkIpNqblhoFn8fD6hVEiJqM7jyhgisG2BaL&#10;u1xnxl/oA6cqNoIhFDKtwMbYZ1KG2qLTYe17JO6+/OB05Dg00gz6wnDXyYckeZZOt8QPVve4t1if&#10;q9EpmObHA9l4w/P0vr+VVRndWKZKLe/n3RuIiHP8G8OPPqtDwU4nP5IJolOw2vBQwRP7c5umyQuI&#10;02+WRS7/2xffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHBA4IPQAQAAkgMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEsQ50vYAAAABQEAAA8A&#10;AAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" strokecolor="red" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A272105" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3181567B" w14:textId="4D748703" w:rsidR="00E640B3" w:rsidRDefault="00E640B3">
-      <w:pPr>
+    <w:p w14:paraId="3181567B" w14:textId="4D748703" w:rsidR="00E640B3" w:rsidRDefault="00E640B3" w:rsidP="00CE47B2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3061F5ED" w14:textId="304979AE" w:rsidR="001B2A03" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
+    <w:p w14:paraId="3061F5ED" w14:textId="304979AE" w:rsidR="001B2A03" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
       <w:pPr>
         <w:pStyle w:val="TitleAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008A43B3">
         <w:t xml:space="preserve">TITLE IS SUGGESTED FOR A MAXIMUM LENGTH </w:t>
       </w:r>
       <w:r>
         <w:t>OF</w:t>
       </w:r>
       <w:r w:rsidRPr="008A43B3">
         <w:t xml:space="preserve"> 12 WORDS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCDDDEF" w14:textId="2DC7C582" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
+    <w:p w14:paraId="0DCDDDEF" w14:textId="2DC7C582" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
       <w:pPr>
         <w:pStyle w:val="TitleAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63F0E218" w14:textId="39225CCC" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
+    <w:p w14:paraId="63F0E218" w14:textId="39225CCC" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidRPr="008A43B3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>*, Author</w:t>
       </w:r>
       <w:r w:rsidRPr="008A43B3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF17BDE" w14:textId="49054498" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
+    <w:p w14:paraId="6A256730" w14:textId="77777777" w:rsidR="00761008" w:rsidRDefault="00761008" w:rsidP="00CE47B2">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD2DC47" w14:textId="27EB7D47" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A43B3">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">*Corresponding author: </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId8" w:history="1">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A43B3">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Faculty/Department, Affiliation</w:t>
+      </w:r>
+      <w:r w:rsidR="00653317">
+        <w:t xml:space="preserve">, Country </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCDF36D" w14:textId="37F492D3" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="736D1A18" w14:textId="05297B5C" w:rsidR="008A43B3" w:rsidRDefault="00653317" w:rsidP="008A43B3">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Corresponding author: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>author@email.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A256730" w14:textId="77777777" w:rsidR="00761008" w:rsidRDefault="00761008" w:rsidP="008A43B3">
-[...44 lines deleted...]
-    <w:p w14:paraId="736D1A18" w14:textId="4C934D45" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
+    <w:p w14:paraId="4A082FC0" w14:textId="0C94B9A4" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>DOI:</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Received </w:t>
+      </w:r>
+      <w:r w:rsidR="00653317">
+        <w:t>31 Mac</w:t>
+      </w:r>
       <w:r>
-        <w:t>Received xx April 2024, Accepted xx June 2024, Available online xx May 2023</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00653317">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00653317">
+        <w:t>Revi</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1E9F">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00653317">
+        <w:t xml:space="preserve">ed 30 April 2026, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B308E1">
+        <w:t>Accepted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653317">
+        <w:t>20 Mei</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00653317">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00653317">
+        <w:t>Published</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653317">
+        <w:t>30 June</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00653317">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50EAF6DA" w14:textId="216942F1" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48DE1433" wp14:editId="26FE3652">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>127635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6291580" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -977,229 +1024,157 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:line w14:anchorId="14CFDD54" id="Straight Connector 76" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,10.05pt" to="495.4pt,10.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbtjfd3AEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkaNoZcXpI0F2K&#10;LUC6H8DKsi1MEgVRi5N/P0r5aLrdhvkgUKL4yPf0vHw8OCv2OpJB38jZZCqF9gpb4/tG/nh5+vQg&#10;BSXwLVj0upFHTfJx9fHDcgy1nuOAttVRMIinegyNHFIKdVWRGrQDmmDQnpMdRgeJt7Gv2ggjoztb&#10;zafTRTVibENEpYn4dHNKylXB7zqt0veuI52EbSTPlsoay/qa12q1hLqPEAajzmPAP0zhwHhueoXa&#10;QALxK5q/oJxREQm7NFHoKuw6o3ThwGxm0z/Y7AYIunBhcShcZaL/B6u+7bdRmLaR9wspPDh+o12K&#10;YPohiTV6zwpiFJxkpcZANRes/TZmrurgd+EZ1U/iXPUumTcUTtcOXXT5OpMVh6L88aq8PiSh+HAx&#10;/zK7e+AHUpdcBfWlMERKXzU6kYNGWuOzKFDD/plSbg315Uo+9vhkrC0Pa70YG/l5dn/HyMD26iwk&#10;Dl1gwuR7KcD27FuVYkEktKbN1RmHjrS2UeyBrcOOa3F84XGlsECJE8yhfFkYnuBdaR5nAzScikvq&#10;5DRnEtvdGtfIh9tq63NHXQx7JvUmYY5esT1u40VnNkNpejZudtvtnuPb32v1GwAA//8DAFBLAwQU&#10;AAYACAAAACEAgu1cntkAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIvVG7&#10;VYVIGqeqkDhDSyv16MRLEhGvI9tpk79nEQc4zs5q5k2xm1wvrhhi50nDaqlAINXedtRoOH28Pj6D&#10;iMmQNb0n1DBjhF15f1eY3PobHfB6TI3gEIq50dCmNORSxrpFZ+LSD0jsffrgTGIZGmmDuXG46+Va&#10;qSfpTEfc0JoBX1qsv46j05ANl3gea0zzfHjH0xzDfvNWab14mPZbEAmn9PcMP/iMDiUzVX4kG0Wv&#10;gYckDWu1AsFulikeUv0eZFnI//jlNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbtjfd&#10;3AEAAKYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCC&#10;7Vye2QAAAAYBAAAPAAAAAAAAAAAAAAAAADYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" strokecolor="windowText" strokeweight=".25pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="098BD2ED" w14:textId="54278312" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ADC337E" w14:textId="516026C9" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
+    <w:p w14:paraId="0ADC337E" w14:textId="516026C9" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A43B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CDF819" w14:textId="6E2BF926" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
-[...1 lines deleted...]
-        <w:pStyle w:val="AuthorAJPBS"/>
+    <w:p w14:paraId="17E92361" w14:textId="3D5062D2" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
+      <w:pPr>
+        <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
-        <w:jc w:val="left"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="NormalAJPBS"/>
       </w:pPr>
       <w:r w:rsidRPr="008A43B3">
-        <w:t>This document represents the required format for manuscript preparation for publication. By having a standardized format of submission, the editor and reviewers can make the assessment process with clarity. This template is to assist the author in familiarizing with the submission format and understanding the function of each section. On writing the actual abstract, it should be between 200 - 250 words in a single paragraph. It should be a concise summary that clearly outlines the paper’s rationale, methodology, findings, and contribution. The body text should be presented with justified alignment.</w:t>
+        <w:t xml:space="preserve">This document represents the required format for manuscript preparation for publication. By having a standardized format of submission, the editor and reviewers can make the assessment process </w:t>
+      </w:r>
+      <w:r w:rsidR="006D0B3C">
+        <w:t>clearer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A43B3">
+        <w:t xml:space="preserve">. This template is to assist the author in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A43B3">
+        <w:t>amiliarizing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A43B3">
+        <w:t xml:space="preserve"> with the submission format and understanding the function of each section. On writing the actual abstract, it should be between 200 - 250 words in a single paragraph. It should be a concise summary that clearly outlines the paper’s rationale, methodology, findings, and contribution. The body text should be presented with justified alignment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A483400" w14:textId="77777777" w:rsidR="00AD6FFC" w:rsidRDefault="00AD6FFC" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1587BBBE" w14:textId="74A024C1" w:rsidR="004F326D" w:rsidRDefault="00AD6FFC" w:rsidP="00AD6FFC">
+    <w:p w14:paraId="1587BBBE" w14:textId="74A024C1" w:rsidR="004F326D" w:rsidRPr="00DA312C" w:rsidRDefault="00AD6FFC" w:rsidP="00AD6FFC">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004F326D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA312C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA312C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA312C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
-[...89 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>Keywords1, Keywords2, Keywords3, Keywords4, Keywords5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABEA6D3" w14:textId="1433FF9D" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B4D845D" w14:textId="29E1EE72" w:rsidR="004F326D" w:rsidRDefault="00AD6FFC" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1238,1385 +1213,1699 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:line w14:anchorId="5A11CCF7" id="Straight Connector 33" o:spid="_x0000_s1026" style="position:absolute;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,1.1pt" to="495.4pt,1.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmB0iB3AEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5ykaJcZcXpI0F2K&#10;LUC6H8DKsi1MEgVRi5N/P0r5aLrdhvkgUKL4yPf0vHw8OCv2OpJB38jZZCqF9gpb4/tG/nh5+rSQ&#10;ghL4Fix63cijJvm4+vhhOYZaz3FA2+ooGMRTPYZGDimFuqpIDdoBTTBoz8kOo4PE29hXbYSR0Z2t&#10;5tPpQzVibENEpYn4dHNKylXB7zqt0veuI52EbSTPlsoay/qa12q1hLqPEAajzmPAP0zhwHhueoXa&#10;QALxK5q/oJxREQm7NFHoKuw6o3ThwGxm0z/Y7AYIunBhcShcZaL/B6u+7bdRmLaRd3dSeHD8RrsU&#10;wfRDEmv0nhXEKDjJSo2Bai5Y+23MXNXB78Izqp/EuepdMm8onK4duujydSYrDkX541V5fUhC8eHD&#10;/MvsfsEPpC65CupLYYiUvmp0IgeNtMZnUaCG/TOl3Brqy5V87PHJWFse1noxMrPZ53tGBrZXZyFx&#10;6AITJt9LAbZn36oUCyKhNW2uzjh0pLWNYg9sHXZci+MLjyuFBUqcYA7ly8LwBO9K8zgboOFUXFIn&#10;pzmT2O7WuEYubqutzx11MeyZ1JuEOXrF9riNF53ZDKXp2bjZbbd7jm9/r9VvAAAA//8DAFBLAwQU&#10;AAYACAAAACEAblyqp9YAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBSE74L/ITzBm5ta&#10;RGxtuiyCZ911BY9p82yLzUvJS3fbf+/Tix6HGWa+qbaLH9UJIw+BDNxuMlBIbXADdQaOb883D6A4&#10;WXJ2DIQGVmTY1pcXlS1dONMeT4fUKSkhLq2BPqWp1JrbHr3lTZiQxPsM0dskMnbaRXuWcj/qPMvu&#10;tbcDyUJvJ3zqsf06zN5AMX3w+9xiWtf9Kx5Xjru7l8aY66tl9wgq4ZL+wvCDL+hQC1MTZnKsRgNy&#10;JBnIc1BiFkUmP5pfretK/4evvwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCmB0iB3AEA&#10;AKYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBuXKqn&#10;1gAAAAQBAAAPAAAAAAAAAAAAAAAAADYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" strokecolor="windowText" strokeweight=".25pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FAF550" w14:textId="4B48A8BC" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00AD6FFC">
+    <w:p w14:paraId="02E2DA99" w14:textId="71A7CF5F" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="003676EB">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="357" w:right="0" w:hanging="357"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892864">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>INTRODUCTION</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="02E2DA99" w14:textId="77777777" w:rsidR="004F326D" w:rsidRPr="00AD6FFC" w:rsidRDefault="004F326D" w:rsidP="00AD6FFC">
+      <w:r w:rsidR="00200471" w:rsidRPr="00892864">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892864">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HEADING 1 (Align left, UPPERCASE</w:t>
+      </w:r>
+      <w:r w:rsidR="003676EB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892864">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bold, Times New Roman 12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E8BF47" w14:textId="3536E589" w:rsidR="004F326D" w:rsidRDefault="00A55C6C" w:rsidP="00A55C6C">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
-        <w:spacing w:after="240"/>
-[...17 lines deleted...]
-        <w:spacing w:after="240"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="7380"/>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="826"/>
+        </w:tabs>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F326D">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">This template is constructed to assist authors in presenting their work so that it will be easy to be reviewed by the reviewers. Having a standard template will also assist in the eventual publication process should the paper is accepted. Submitting an article that is easier to be read by the reviewer will assist in expediting the review process. </w:t>
-[...6 lines deleted...]
-        <w:ind w:right="0"/>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F326D" w:rsidRPr="004F326D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004F326D">
+        <w:t xml:space="preserve">This template is constructed to assist authors in presenting their work so that it will be easy to be reviewed by the reviewers. Having a standard template will also assist in the eventual publication process should the paper is accepted. Submitting an article that is easier to be read by the reviewer will assist in expediting the review process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0894CB6F" w14:textId="77777777" w:rsidR="00D21E02" w:rsidRPr="004F326D" w:rsidRDefault="00D21E02" w:rsidP="00D21E02">
+      <w:pPr>
+        <w:pStyle w:val="Heading1AJPBS"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="7380"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="826"/>
+        </w:tabs>
+        <w:ind w:right="0" w:firstLine="426"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="361D6506" w14:textId="20B95CCA" w:rsidR="00DA312C" w:rsidRDefault="004F326D" w:rsidP="00D21E02">
+      <w:pPr>
+        <w:pStyle w:val="Heading1AJPBS"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F326D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t>This template was designed such that the author can substitute each section with one’s work accordingly and expand it as necessary. It includes samples of referencing and type formatting which is expected when submitting a manuscript in MS Word, which is the only acceptable format. The manuscript must not exceed 10,000 words excluding references and appendices. The manuscript also should meet the similarity index for less than 30%.  The body text should be presented in a single paragraph with justified alignment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="283D75E3" w14:textId="73CB98A6" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00AD6FFC">
+    <w:p w14:paraId="72945776" w14:textId="77777777" w:rsidR="00DA312C" w:rsidRDefault="00DA312C" w:rsidP="00DA312C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1AJPBS"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="283D75E3" w14:textId="140A8739" w:rsidR="004F326D" w:rsidRDefault="004A786F" w:rsidP="004A786F">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:ind w:left="284" w:right="1888" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F326D">
+        <w:t>LITERATURE REVIEW</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C4F140" w14:textId="4C99A444" w:rsidR="00AD6FFC" w:rsidRDefault="004F326D" w:rsidP="004578A8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00265B5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dependent Variable</w:t>
+      </w:r>
+      <w:r w:rsidR="00200471" w:rsidRPr="00265B5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6FFC" w:rsidRPr="00265B5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Heading 2 (Align left, Cap First Word, Bold, Times New Roman 12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC0E023" w14:textId="2C7FED72" w:rsidR="00674CB4" w:rsidRDefault="00674CB4" w:rsidP="002A5915">
+      <w:pPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="64AC0C97" w14:textId="5A4BDF42" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00AD6FFC">
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Submitted an article should be structured in a way that follows a suitable journal publication style. The paper should be segmented with appropriate headings such as the following flow: Abstract, Introduction, Methodology, Results, Discussion/Conclusion, and References. However, the author may include other headings as deem necessary, such as Literature Review and Acknowledgement. The body text should be presented in a single paragraph with justified alignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151A393E" w14:textId="77777777" w:rsidR="00A55C6C" w:rsidRDefault="00A55C6C" w:rsidP="002A5915">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C6D9D4" w14:textId="04F76C4E" w:rsidR="004F326D" w:rsidRPr="009A26F9" w:rsidRDefault="004F326D" w:rsidP="00AD6FFC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:hanging="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A26F9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dependent Variable</w:t>
-[...69 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Independent Variable 1 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BB363E" w14:textId="7ED988E6" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00AD6FFC">
+    <w:p w14:paraId="32BB363E" w14:textId="7ED988E6" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00E929F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
-        <w:ind w:left="810" w:hanging="810"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="811" w:hanging="811"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674CB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Subheading (Heading 3) (Align left, Italic, Cap First Word, Times New Roman 12)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A65CE12" w14:textId="5D331280" w:rsidR="00674CB4" w:rsidRPr="00674CB4" w:rsidRDefault="00674CB4" w:rsidP="00AD6FFC">
+    <w:p w14:paraId="7A65CE12" w14:textId="5D331280" w:rsidR="00674CB4" w:rsidRDefault="00674CB4" w:rsidP="002A5915">
       <w:pPr>
         <w:spacing w:after="240"/>
+        <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674CB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sub-heading may be inserted to improve the structure of the paper. This paragraph is an example of how a sub-heading. If required, a further hierarchical breakdown can utilise the subsection or bullet points. The body text should be presented in a single paragraph with justified alignment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF7FC3D" w14:textId="77777777" w:rsidR="00674CB4" w:rsidRPr="00AD6FFC" w:rsidRDefault="00674CB4" w:rsidP="00AD6FFC">
+    <w:p w14:paraId="13C9E6AA" w14:textId="7BB71C43" w:rsidR="00FC5F78" w:rsidRPr="00674CB4" w:rsidRDefault="00FC5F78" w:rsidP="00FC5F78">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submitted an article should be structured in a way that follows a suitable journal publication style. The paper should be segmented with appropriate headings such as the following flow: Abstract, Introduction, Methodology, Results, Discussion/Conclusion, and References. However, the author may include other headings as deem necessary, such as Literature Review and Acknowledgement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8A9D85" w14:textId="77777777" w:rsidR="00FC5F78" w:rsidRPr="00674CB4" w:rsidRDefault="00FC5F78" w:rsidP="00FC5F78">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FF7FC3D" w14:textId="77777777" w:rsidR="00674CB4" w:rsidRPr="00AD6FFC" w:rsidRDefault="00674CB4" w:rsidP="00E929F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
-        <w:ind w:left="630"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="629" w:hanging="646"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6FFC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Subsections (Align Left, Sentence Case, Times New Roman 11)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1996F715" w14:textId="7AD37236" w:rsidR="00674CB4" w:rsidRDefault="00674CB4" w:rsidP="00AD6FFC">
+    <w:p w14:paraId="1996F715" w14:textId="7AD37236" w:rsidR="00674CB4" w:rsidRDefault="00674CB4" w:rsidP="001B044A">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-        <w:spacing w:after="240"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00674CB4">
         <w:t>This section is to illustrate format in the subsection. The text should be represented in single column with justified alignment. The body text should be presented with justified alignment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD18831" w14:textId="77777777" w:rsidR="00AD6FFC" w:rsidRPr="00674CB4" w:rsidRDefault="00AD6FFC" w:rsidP="00AD6FFC">
+    <w:p w14:paraId="7F9A01B3" w14:textId="77777777" w:rsidR="001B044A" w:rsidRDefault="001B044A" w:rsidP="001B044A">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-        <w:spacing w:after="240"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="37E0835F" w14:textId="66F38EE0" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00AD6FFC">
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="357"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37E0835F" w14:textId="66F38EE0" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00A55C6C">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
+        <w:ind w:left="357" w:right="1888" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>METHODOLOGY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD51505" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="00AD6FFC">
+    <w:p w14:paraId="28BD2568" w14:textId="6530EE4B" w:rsidR="009A26F9" w:rsidRDefault="006B50D7" w:rsidP="00662119">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r w:rsidRPr="006B50D7">
         <w:t>Figures and tables are to be embedded in the main text body. They should not have cosmetic enhancement such as a shadow frame. One blank line separates the figure or table with the following text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF7E4B4" w14:textId="3A94520A" w:rsidR="00292D5B" w:rsidRPr="00292D5B" w:rsidRDefault="00292D5B" w:rsidP="00024BC0">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292D5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292D5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00292D5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00292D5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C76DD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292D5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00292D5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0DA535" w14:textId="77777777" w:rsidR="00292D5B" w:rsidRDefault="00292D5B" w:rsidP="00024BC0">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B50D7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Each figure must be explained by a legend at the bottom using the same format as body text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B159E36" w14:textId="188A2B22" w:rsidR="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00725C49">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61437F37" wp14:editId="339FE7BE">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61437F37" wp14:editId="0AC91F93">
+            <wp:extent cx="2297501" cy="1573360"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="8255"/>
             <wp:docPr id="37" name="Picture 37" descr="Image result for graf"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 80" descr="Image result for graf"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="4198" b="4580"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3324225" cy="2276475"/>
+                      <a:ext cx="2305549" cy="1578872"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21329BA0" w14:textId="1E66ED1D" w:rsidR="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+    <w:p w14:paraId="4281AD04" w14:textId="302EC395" w:rsidR="00292D5B" w:rsidRPr="00292D5B" w:rsidRDefault="006B50D7" w:rsidP="00024BC0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
+        <w:keepNext/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292D5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292D5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00292D5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00292D5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C76DD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00292D5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00292D5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28348F1E" w14:textId="0B2C6271" w:rsidR="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="00024BC0">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:keepNext/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B50D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figure </w:t>
-[...160 lines deleted...]
-        <w:t>.  Each table must be preceded with a label placed with sequence number and title using the same format as body text.</w:t>
+        <w:t>Each table must be preceded with a label placed with sequence number and title using the same format as body text.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1646"/>
         <w:gridCol w:w="1567"/>
         <w:gridCol w:w="1579"/>
         <w:gridCol w:w="1542"/>
         <w:gridCol w:w="1662"/>
         <w:gridCol w:w="1598"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B50D7" w:rsidRPr="006B50D7" w14:paraId="776703E7" w14:textId="77777777" w:rsidTr="006B50D7">
+      <w:tr w:rsidR="006B50D7" w:rsidRPr="00DC7579" w14:paraId="776703E7" w14:textId="77777777" w:rsidTr="006B50D7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23459C2E" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="23459C2E" w14:textId="05EBC02E" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="00184D1E" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>TYPE</w:t>
+              <w:t>Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="408548AF" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="408548AF" w14:textId="4B1ACC70" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="00184D1E" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>CASE</w:t>
+              <w:t>Case</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1579" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54422F59" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="54422F59" w14:textId="51CA795E" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="00184D1E" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>FONT</w:t>
+              <w:t>Font</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A1F5801" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="0A1F5801" w14:textId="6D61D3FA" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="00184D1E" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>SIZE</w:t>
+              <w:t>Size</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1662" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F7FDCB3" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="6F7FDCB3" w14:textId="7F91B5B8" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="00184D1E" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>FORMAT</w:t>
+              <w:t>Format</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1598" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1742C407" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="1742C407" w14:textId="45474673" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="00184D1E" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ALIGNMENT</w:t>
+              <w:t>Alignment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B50D7" w:rsidRPr="006B50D7" w14:paraId="73F77653" w14:textId="77777777" w:rsidTr="006B50D7">
+      <w:tr w:rsidR="006B50D7" w:rsidRPr="00DC7579" w14:paraId="73F77653" w14:textId="77777777" w:rsidTr="006B50D7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="460D9A12" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="460D9A12" w14:textId="293BBCED" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="00184D1E" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>HEADING</w:t>
+              <w:t>Heading</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12DC86C6" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="12DC86C6" w14:textId="656EA2F0" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="00184D1E" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>UPPER</w:t>
+              <w:t>Upper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1579" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="312B126D" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="312B126D" w14:textId="6D26DC1B" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="00184D1E" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>TIMES NEW ROMAN</w:t>
+              <w:t>Times new roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C6EB7C9" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="5C6EB7C9" w14:textId="76FE8120" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="00184D1E" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E8D9235" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="1E8D9235" w14:textId="7D043EB7" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="00184D1E" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BOLD</w:t>
+              <w:t>Bold</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="382EBC38" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="382EBC38" w14:textId="06C7C06E" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="00184D1E" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>CENTER</w:t>
+              <w:t>Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B50D7" w:rsidRPr="006B50D7" w14:paraId="1A6A0C12" w14:textId="77777777" w:rsidTr="006B50D7">
+      <w:tr w:rsidR="006B50D7" w:rsidRPr="00DC7579" w14:paraId="1A6A0C12" w14:textId="77777777" w:rsidTr="006B50D7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77834104" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="77834104" w14:textId="538421AA" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="00184D1E" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>SUBHEADING</w:t>
+              <w:t>Subheading</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="016221D4" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="016221D4" w14:textId="65A538F4" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="00184D1E" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>UPPER</w:t>
+              <w:t>Upper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1579" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CB880BB" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="2CB880BB" w14:textId="6321D761" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="00184D1E" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>TIMES NEW ROMAN</w:t>
+              <w:t>Times new roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2F610C" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="3D2F610C" w14:textId="2828CF81" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00184D1E" w:rsidRPr="00DC7579">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DAAE9E7" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="5DAAE9E7" w14:textId="41FB54AB" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="00184D1E" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>NORMAL</w:t>
+              <w:t>Normal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00DC31AB" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="00DC31AB" w14:textId="32BA57BA" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="00184D1E" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>CENTRE</w:t>
+              <w:t>Centre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B50D7" w:rsidRPr="006B50D7" w14:paraId="2EAF5D38" w14:textId="77777777" w:rsidTr="006B50D7">
+      <w:tr w:rsidR="006B50D7" w:rsidRPr="00DC7579" w14:paraId="2EAF5D38" w14:textId="77777777" w:rsidTr="006B50D7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="715DC2B0" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="715DC2B0" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Subsection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3502CF77" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="3502CF77" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sentence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1579" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47DDCB4B" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="47DDCB4B" w14:textId="475106A7" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="00DC7579" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>TIMES NEW ROMAN</w:t>
+              <w:t>Times new roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22CCC587" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="22CCC587" w14:textId="53A1898F" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00184D1E" w:rsidRPr="00DC7579">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24C2983F" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="24C2983F" w14:textId="6084CA87" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="00DC7579" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>NORMAL</w:t>
+              <w:t>Normal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5857784F" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="5857784F" w14:textId="686F982D" w:rsidR="006B50D7" w:rsidRPr="00DC7579" w:rsidRDefault="00DC7579" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="00DC7579">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>CENTRE</w:t>
+              <w:t>Centre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60244017" w14:textId="41B6AF79" w:rsidR="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+    <w:p w14:paraId="60244017" w14:textId="41B6AF79" w:rsidR="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="56F9DA6C" w14:textId="451DCD10" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F9DA6C" w14:textId="451DCD10" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>FINDINGS AND DISCUSSION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2350A95E" w14:textId="479BAF70" w:rsidR="00855F71" w:rsidRDefault="00851EFA" w:rsidP="00851EFA">
+    <w:p w14:paraId="2350A95E" w14:textId="479BAF70" w:rsidR="00855F71" w:rsidRDefault="00851EFA" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">[Write here – Justify Align, Times New Roman 10, single spacing] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA98522" w14:textId="12857020" w:rsidR="006D28EC" w:rsidRDefault="006D28EC" w:rsidP="00D37A1C">
+    <w:p w14:paraId="5AA98522" w14:textId="12857020" w:rsidR="006D28EC" w:rsidRDefault="006D28EC" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="7BD8657F" w14:textId="7172CADD" w:rsidR="00855F71" w:rsidRDefault="004F326D" w:rsidP="00855F71">
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD8657F" w14:textId="7172CADD" w:rsidR="00855F71" w:rsidRDefault="004F326D" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>CONCLUSION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12CB2B76" w14:textId="77777777" w:rsidR="00851EFA" w:rsidRDefault="00851EFA" w:rsidP="00851EFA">
+    <w:p w14:paraId="12CB2B76" w14:textId="77777777" w:rsidR="00851EFA" w:rsidRDefault="00851EFA" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">[Write here – Justify Align, Times New Roman 10, single spacing] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250E3161" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="63FCA558" w14:textId="77777777" w:rsidR="00A55C6C" w:rsidRDefault="00A55C6C" w:rsidP="00DC7579">
+      <w:pPr>
+        <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7866EC58" w14:textId="77777777" w:rsidR="00A55C6C" w:rsidRDefault="00A55C6C" w:rsidP="00DC7579">
+      <w:pPr>
+        <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="250E3161" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
-        <w:ind w:left="360"/>
+        <w:ind w:left="357" w:right="1888"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58A355B6" w14:textId="2C892643" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>ACKNOWLEDGEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E53BBE" w14:textId="77777777" w:rsidR="00855F71" w:rsidRPr="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="39E53BBE" w14:textId="77777777" w:rsidR="00855F71" w:rsidRPr="00855F71" w:rsidRDefault="00855F71" w:rsidP="002A5915">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00855F71">
+        <w:lastRenderedPageBreak/>
         <w:t>The authors would like to express their sincere gratitude to [</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Name of Institution or Organization</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:t>] for providing the resources and support necessary to complete this study. We would also like to thank all participants who contributed their time and insights to this research. Special appreciation is extended to colleagues and peers who offered valuable feedback during the development of this manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248DB1E2" w14:textId="2A31B8A6" w:rsidR="00855F71" w:rsidRPr="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="248DB1E2" w14:textId="2A31B8A6" w:rsidR="00855F71" w:rsidRPr="00855F71" w:rsidRDefault="00855F71" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00855F71">
         <w:t>If applicable, this research was supported by [</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Funding Agency/Grant Number, if any</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D9C16E" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="42D9C16E" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
-        <w:ind w:left="360"/>
+        <w:ind w:left="357" w:right="1888"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77E33AA0" w14:textId="20FD8120" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>CONFLICT OF INTEREST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384F7BF2" w14:textId="69C97B70" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="384F7BF2" w14:textId="69C97B70" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="002A5915">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00855F71">
         <w:t>The authors declare that they have no known competing financial interests or personal relationships that could have appeared to influence the work reported in the paper.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71916E4C" w14:textId="77777777" w:rsidR="00EB0C45" w:rsidRDefault="00EB0C45" w:rsidP="00855F71">
+    <w:p w14:paraId="71916E4C" w14:textId="77777777" w:rsidR="00EB0C45" w:rsidRDefault="00EB0C45" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="13E06EF8" w14:textId="6E7E3611" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E06EF8" w14:textId="6E7E3611" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>AUTHOR CONTRIBUTION STATEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8FC9E1" w14:textId="77777777" w:rsidR="00855F71" w:rsidRPr="00DD19CA" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="0F8FC9E1" w14:textId="77777777" w:rsidR="00855F71" w:rsidRPr="00DD19CA" w:rsidRDefault="00855F71" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD19CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Author’s name 1- contribution</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A4082B9" w14:textId="77777777" w:rsidR="00855F71" w:rsidRPr="00DD19CA" w:rsidRDefault="00855F71" w:rsidP="00855F71">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
@@ -2676,349 +2965,324 @@
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Author 1 contributed to the conceptualization, research design, and writing of the original draft.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1478C9F7" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Author 2 was responsible for data collection, analysis, and validation of the results.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E8D381" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Author 3 provided supervision, critical review, and editing of the final manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AED1731" w14:textId="7B17A130" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="7AED1731" w14:textId="7B17A130" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>All authors have read and approved the final version of the manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548FAC8A" w14:textId="26DB1EF3" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="1FB6C141" w14:textId="77777777" w:rsidR="00DC7579" w:rsidRDefault="00DC7579" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7888F95D" w14:textId="0569868B" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>ETHICS STATEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5B3BAB" w14:textId="23612ED6" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="3C5B3BAB" w14:textId="23612ED6" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00662119">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00855F71">
         <w:t>This research was conducted in accordance with the ethical standards of [</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Name of Institution</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:t>] and adhered to the principles outlined in the Declaration of Helsinki. Ethical approval was obtained from the [</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Institutional Ethics Committee/Review Board</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:t>] under reference number [</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Approval Number, if applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:t>]. All participants were informed about the purpose of the study and provided written informed consent prior to participation. Participants’ privacy and confidentiality were strictly maintained, and data collected were used solely for academic purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624E901F" w14:textId="77777777" w:rsidR="00761008" w:rsidRDefault="00761008" w:rsidP="00855F71">
+    <w:p w14:paraId="4364AEB1" w14:textId="77777777" w:rsidR="008B567D" w:rsidRDefault="008B567D" w:rsidP="009A6AEF">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="48382667" w14:textId="3F0D9B3E" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080974F1" w14:textId="48D2160F" w:rsidR="00851EFA" w:rsidRDefault="004F326D" w:rsidP="009B0AA3">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
       </w:pPr>
       <w:r>
         <w:t>REFERENCES</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="080974F1" w14:textId="12EE6B79" w:rsidR="00851EFA" w:rsidRDefault="00851EFA" w:rsidP="00851EFA">
+      <w:r w:rsidR="009B0AA3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9DB1F5" w14:textId="3A820788" w:rsidR="00851EFA" w:rsidRDefault="00851EFA" w:rsidP="00201108">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">American Psychological Association. (2010). </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Mastering APA style: Student's workbook and training guide</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve"> (6th ed.). Washington, DC: American Psychological Association. DOI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EEA6B4C" w14:textId="0C27D977" w:rsidR="00855F71" w:rsidRDefault="00851EFA" w:rsidP="00851EFA">
+    <w:p w14:paraId="3EEA6B4C" w14:textId="0C27D977" w:rsidR="00855F71" w:rsidRDefault="00851EFA" w:rsidP="00201108">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00851EFA">
         <w:t>Edwards, A. A., Steacy, L. M., Siegelman, N., Rigobon, V. M., Kearns, D. M., Rueckl, J. G., &amp; Compton,D. L. (2022). Unpacking the unique relationship between set for variability and word reading</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">development: Examining word- and child-level predictors of performance. </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Journal of Educational Psychology</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>114</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">(6), 1242–1256. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/edu0000696</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34121828" w14:textId="6FCE5D08" w:rsidR="00851EFA" w:rsidRDefault="00851EFA" w:rsidP="00851EFA">
+    <w:p w14:paraId="34121828" w14:textId="6FCE5D08" w:rsidR="00851EFA" w:rsidRDefault="00851EFA" w:rsidP="00201108">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">Levenson, H., Jinich, S., Vaz, A., &amp; Rousmaniere, T. (2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Deliberate practice in emotionally focused couple therapy</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">. American Psychological Association. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/0000436-000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34F25EF9" w14:textId="0FDEEFC7" w:rsidR="00851EFA" w:rsidRPr="008A43B3" w:rsidRDefault="00851EFA" w:rsidP="00851EFA">
+    <w:p w14:paraId="34F25EF9" w14:textId="0FDEEFC7" w:rsidR="00851EFA" w:rsidRPr="008A43B3" w:rsidRDefault="00851EFA" w:rsidP="00201108">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">Zeleke, W. A., Hughes, T. L., &amp; Drozda, N. (2020). Home–school collaboration to promote mind–body health. In C. Maykel &amp; M. A. Bray (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Promoting mind–body health in schools: Interventions for mental health professionals</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve"> (pp. 11–26). American Psychological Association.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/0000157-002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00851EFA" w:rsidRPr="008A43B3" w:rsidSect="001B2A03">
-      <w:headerReference w:type="default" r:id="rId13"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B9BD94F" w14:textId="77777777" w:rsidR="00744C0E" w:rsidRDefault="00744C0E" w:rsidP="001B2A03">
+    <w:p w14:paraId="671DBB68" w14:textId="77777777" w:rsidR="00F644CE" w:rsidRDefault="00F644CE" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F2B038E" w14:textId="77777777" w:rsidR="00744C0E" w:rsidRDefault="00744C0E" w:rsidP="001B2A03">
+    <w:p w14:paraId="20FCCA84" w14:textId="77777777" w:rsidR="00F644CE" w:rsidRDefault="00F644CE" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="20F0ABCE" w14:textId="2DE34182" w:rsidR="00674CB4" w:rsidRPr="00674CB4" w:rsidRDefault="00674CB4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B7A2B7E" wp14:editId="57329D1D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-124460</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6291580" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -3042,51 +3306,51 @@
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:sysClr val="windowText" lastClr="000000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:line w14:anchorId="32A0C577" id="Straight Connector 36" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-9.8pt" to="495.4pt,-9.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCaYWA2wEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGyepNk2tOHtItL2s&#10;2kjZ/oBZjG1UYBBD4+TfdyAfzba3qj6ggWHezHs8rx6PzoqDjmTQN3I2mUqhvcLW+L6R31+ePiyl&#10;oAS+BYteN/KkST6u379bjaHWcxzQtjoKBvFUj6GRQ0qhripSg3ZAEwzac7LD6CDxNvZVG2FkdGer&#10;+XS6qEaMbYioNBGfbs9JuS74XadV+tZ1pJOwjeTZUlljWV/zWq1XUPcRwmDUZQz4hykcGM9Nb1Bb&#10;SCB+RvMXlDMqImGXJgpdhV1nlC4cmM1s+geb/QBBFy4sDoWbTPT/YNXXwy4K0zby40IKD47faJ8i&#10;mH5IYoPes4IYBSdZqTFQzQUbv4uZqzr6fXhG9YM4V71J5g2F87VjF12+zmTFsSh/uimvj0koPlzM&#10;P88elvxA6pqroL4Whkjpi0YnctBIa3wWBWo4PFPKraG+XsnHHp+MteVhrRcjM5t9emBkYHt1FhKH&#10;LjBh8r0UYHv2rUqxIBJa0+bqjEMn2tgoDsDWYce1OL7wuFJYoMQJ5lC+LAxP8KY0j7MFGs7FJXV2&#10;mjOJ7W6Na+Tyvtr63FEXw15I/ZYwR6/YnnbxqjOboTS9GDe77X7P8f3vtf4FAAD//wMAUEsDBBQA&#10;BgAIAAAAIQClKxLW2QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOCt3VSk&#10;mJhNKYJnba3gcZMdk2B2Nuxs2uTtHUHQ48w//PN95W72gzpj5D6Qgc06A4XUBNdTa+D09rx6AMXJ&#10;krNDIDSwIMOuur4qbeHChQ54PqZWSQlxYQ10KY2F1tx06C2vw4gk2WeI3iYZY6tdtBcp94O+y7Kt&#10;9rYn+dDZEZ86bL6OkzeQjx/8PjWYluXwiqeF4/7+pTbm9mbeP4JKOKe/Y/jBF3SohKkOEzlWgwER&#10;SQZWm3wLSuI8z8Sk/t3oqtT/BapvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIJphYDb&#10;AQAApgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKUr&#10;EtbZAAAACAEAAA8AAAAAAAAAAAAAAAAANQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" strokecolor="windowText" strokeweight=".25pt">
               <v:stroke joinstyle="miter"/>
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-479858118"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
@@ -3112,51 +3376,51 @@
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00674CB4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="613B23C1" w14:textId="61FF79CE" w:rsidR="00674CB4" w:rsidRDefault="00674CB4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="336044266"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="65873E86" w14:textId="34D78E00" w:rsidR="001B2A03" w:rsidRPr="00883695" w:rsidRDefault="00674CB4" w:rsidP="001B2A03">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r>
@@ -3196,51 +3460,51 @@
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                             <a:solidFill>
                               <a:sysClr val="windowText" lastClr="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:miter lim="800000"/>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback>
+            <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
               <w:pict>
                 <v:line w14:anchorId="286E2598" id="Straight Connector 34" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-.05pt" to="495.4pt,-.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/BOft3AEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xka5cZcXpI0F2K&#10;LUC6H8DKsi1MEgVRi5N/P0r5aLrdhvkgUKL4yPf0vHw4OCv2OpJB38jZZCqF9gpb4/tG/nh+/LCQ&#10;ghL4Fix63cijJvmwev9uOYZaz3FA2+ooGMRTPYZGDimFuqpIDdoBTTBoz8kOo4PE29hXbYSR0Z2t&#10;5tPpfTVibENEpYn4dHNKylXB7zqt0veuI52EbSTPlsoay/qS12q1hLqPEAajzmPAP0zhwHhueoXa&#10;QALxK5q/oJxREQm7NFHoKuw6o3ThwGxm0z/Y7AYIunBhcShcZaL/B6u+7bdRmLaRHz9J4cHxG+1S&#10;BNMPSazRe1YQo+AkKzUGqrlg7bcxc1UHvwtPqH4S56o3ybyhcLp26KLL15msOBTlj1fl9SEJxYf3&#10;8y+zuwU/kLrkKqgvhSFS+qrRiRw00hqfRYEa9k+UcmuoL1fyscdHY215WOvFyMxmn+8YGdhenYXE&#10;oQtMmHwvBdiefatSLIiE1rS5OuPQkdY2ij2wddhxLY7PPK4UFihxgjmULwvDE7wpzeNsgIZTcUmd&#10;nOZMYrtb4xq5uK22PnfUxbBnUq8S5ugF2+M2XnRmM5SmZ+Nmt93uOb79vVa/AQAA//8DAFBLAwQU&#10;AAYACAAAACEAwc8n3tYAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3ZT&#10;ETExm1IEz9ragsdN9pkEs2/D7kub/HufXvQ4zDDzTbmd/aDOGFMfyMBmnYFCaoLrqTVwfH9ZPYJK&#10;bMnZIRAaWDDBtrq+Km3hwoX2eD5wq6SEUmENdMxjoXVqOvQ2rcOIJN5niN6yyNhqF+1Fyv2g77Ls&#10;QXvbkyx0dsTnDpuvw+QN5ONHOk0N8rLs3/C4pLi7f62Nub2Zd0+gGGf+C8MPvqBDJUx1mMglNRiQ&#10;I2xgtQElZp5n8qP+1boq9X/46hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB/BOft3AEA&#10;AKYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDBzyfe&#10;1gAAAAQBAAAPAAAAAAAAAAAAAAAAADYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" strokecolor="windowText" strokeweight=".25pt">
                   <v:stroke joinstyle="miter"/>
                   <o:lock v:ext="edit" shapetype="f"/>
                   <w10:wrap anchorx="margin"/>
                 </v:line>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
         <w:r w:rsidR="001B2A03" w:rsidRPr="00883695">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Copyright: © 20</w:t>
         </w:r>
         <w:r w:rsidR="001B2A03">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
@@ -3277,67 +3541,67 @@
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="006B7F9E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Universiti Poly-Tech M</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>alaysia.</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="2EDBFBE6" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRPr="00E55707" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
+      <w:p w14:paraId="2EDBFBE6" w14:textId="0F47AECA" w:rsidR="001B2A03" w:rsidRPr="00E55707" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="both"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00883695">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t xml:space="preserve">This article is published under the Creative Commons Attribute (CC BY 4.0) license. Anyone may reproduce, distribute, translate and create dericative works of this article (for both commercial and non-commercial purposes), subject to full attribution to the original publication and authors. The full terms of this license may be seen at: </w:t>
+          <w:t xml:space="preserve">This article is published under the Creative Commons Attribute (CC BY 4.0) license: </w:t>
         </w:r>
         <w:hyperlink r:id="rId1" w:history="1">
           <w:r w:rsidRPr="004272F6">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>http://creativecommons.org/licenses/by/4.0/legalcode</w:t>
           </w:r>
         </w:hyperlink>
       </w:p>
       <w:p w14:paraId="03931DA8" w14:textId="485B7468" w:rsidR="001B2A03" w:rsidRDefault="001B2A03">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
@@ -3345,76 +3609,76 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="79210A3F" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B752635" w14:textId="77777777" w:rsidR="00744C0E" w:rsidRDefault="00744C0E" w:rsidP="001B2A03">
+    <w:p w14:paraId="578A79A0" w14:textId="77777777" w:rsidR="00F644CE" w:rsidRDefault="00F644CE" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55D2FB15" w14:textId="77777777" w:rsidR="00744C0E" w:rsidRDefault="00744C0E" w:rsidP="001B2A03">
+    <w:p w14:paraId="2BCA6AB9" w14:textId="77777777" w:rsidR="00F644CE" w:rsidRDefault="00F644CE" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4FA0FA31" w14:textId="7664B445" w:rsidR="001B2A03" w:rsidRPr="0028774C" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="-90"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="006D28EC">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
@@ -3511,156 +3775,192 @@
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:sysClr val="windowText" lastClr="000000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:line w14:anchorId="2F3F08BC" id="Straight Connector 38" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,14.75pt" to="495.4pt,14.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwbttZ2wEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkaJcZcXpI0F2K&#10;LUC6H8DKsi1UEgVRi5N/P0r5WLrdhvogSKL4yPf4vHw4OCv2OpJB38jZZCqF9gpb4/tG/nx+/LSQ&#10;ghL4Fix63cijJvmw+vhhOYZaz3FA2+ooGMRTPYZGDimFuqpIDdoBTTBoz8EOo4PEx9hXbYSR0Z2t&#10;5tPpfTVibENEpYn4dnMKylXB7zqt0o+uI52EbST3lsoay/qS12q1hLqPEAajzm3Af3ThwHgueoXa&#10;QALxK5p/oJxREQm7NFHoKuw6o3ThwGxm07/Y7AYIunBhcShcZaL3g1Xf99soTNvIzzwpD45ntEsR&#10;TD8ksUbvWUGMgoOs1Bio5oS138bMVR38LjyheiWOVW+C+UDh9OzQRZefM1lxKMofr8rrQxKKL+/n&#10;X2d3Cx6QusQqqC+JIVL6ptGJvGmkNT6LAjXsnyjl0lBfnuRrj4/G2jJY68XIzGZf7hgZ2F6dhcRb&#10;F5gw+V4KsD37VqVYEAmtaXN2xqEjrW0Ue2DrsONaHJ+5XSksUOIAcyhfFoY7eJOa29kADafkEjo5&#10;zZnEdrfGNXJxm219rqiLYc+k/kiYdy/YHrfxojOboRQ9Gze77fbM+9vfa/UbAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBi747r2AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEMF&#10;iIQ4VYXEGVpaiaMTL0lEvI7sTZv8PYs4wHF2VjNvys3sB3XCmPpABm5XGSikJrieWgOH95ebR1CJ&#10;LTk7BEIDCybYVJcXpS1cONMOT3tulYRQKqyBjnkstE5Nh96mVRiRxPsM0VsWGVvtoj1LuB/0Osse&#10;tLc9SUNnR3zusPnaT95APn6k49QgL8vuDQ9Litu719qY66t5+wSKcea/Z/jBF3SohKkOE7mkBgMy&#10;hA2s83tQ4uZ5JkPq34OuSv0fv/oGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMG7bWdsB&#10;AACmAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYu+O&#10;69gAAAAGAQAADwAAAAAAAAAAAAAAAAA1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".25pt">
               <v:stroke joinstyle="miter"/>
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="001B2A03">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="001B2A03" w:rsidRPr="00980724">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>e-ISSN: 2716-666X</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="515DC06C" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRPr="0028774C" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="515DC06C" w14:textId="0E39B4BC" w:rsidR="001B2A03" w:rsidRPr="0028774C" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="-90"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk204167578"/>
     <w:r w:rsidRPr="00980724">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Volume </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00980724">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Issue 2 (2025)</w:t>
+      <w:t xml:space="preserve">Issue </w:t>
+    </w:r>
+    <w:r w:rsidR="00653317">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (202</w:t>
+    </w:r>
+    <w:r w:rsidR="00653317">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="24CBD87C" w14:textId="14ABBEE3" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00980724">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>e-ISSN: 2716-666X</w:t>
     </w:r>
     <w:bookmarkEnd w:id="0"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C4D2587"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4409001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -3875,163 +4175,219 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1416970881">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1352679297">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1105879750">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B2A03"/>
+    <w:rsid w:val="00024BC0"/>
     <w:rsid w:val="00033DE0"/>
+    <w:rsid w:val="00132400"/>
     <w:rsid w:val="00140879"/>
+    <w:rsid w:val="00184D1E"/>
+    <w:rsid w:val="001A3532"/>
+    <w:rsid w:val="001B044A"/>
     <w:rsid w:val="001B2A03"/>
+    <w:rsid w:val="001C395A"/>
+    <w:rsid w:val="001D1E9F"/>
     <w:rsid w:val="001F6DCF"/>
+    <w:rsid w:val="00200471"/>
+    <w:rsid w:val="00201108"/>
+    <w:rsid w:val="002042B5"/>
+    <w:rsid w:val="0026556C"/>
+    <w:rsid w:val="00265B5A"/>
+    <w:rsid w:val="00292D5B"/>
+    <w:rsid w:val="002A2FF4"/>
+    <w:rsid w:val="002A5915"/>
+    <w:rsid w:val="003676EB"/>
     <w:rsid w:val="003E58AD"/>
+    <w:rsid w:val="003F37F7"/>
+    <w:rsid w:val="00400770"/>
+    <w:rsid w:val="004578A8"/>
+    <w:rsid w:val="00477D5E"/>
+    <w:rsid w:val="004A13ED"/>
+    <w:rsid w:val="004A786F"/>
     <w:rsid w:val="004F326D"/>
     <w:rsid w:val="0052309E"/>
+    <w:rsid w:val="00565BE9"/>
+    <w:rsid w:val="00580BF9"/>
     <w:rsid w:val="005E089C"/>
+    <w:rsid w:val="00653317"/>
+    <w:rsid w:val="00662119"/>
     <w:rsid w:val="00674CB4"/>
+    <w:rsid w:val="00675E15"/>
     <w:rsid w:val="006B50D7"/>
+    <w:rsid w:val="006D0B3C"/>
     <w:rsid w:val="006D28EC"/>
     <w:rsid w:val="006E7ED2"/>
     <w:rsid w:val="00701963"/>
     <w:rsid w:val="00744C0E"/>
     <w:rsid w:val="00761008"/>
+    <w:rsid w:val="007A067B"/>
     <w:rsid w:val="00824799"/>
     <w:rsid w:val="00851EFA"/>
     <w:rsid w:val="00855F71"/>
+    <w:rsid w:val="00870331"/>
+    <w:rsid w:val="00892864"/>
     <w:rsid w:val="008A43B3"/>
+    <w:rsid w:val="008B567D"/>
     <w:rsid w:val="008C23DF"/>
     <w:rsid w:val="008D0C3E"/>
+    <w:rsid w:val="0095544E"/>
     <w:rsid w:val="00963209"/>
     <w:rsid w:val="009A26F9"/>
+    <w:rsid w:val="009A6AEF"/>
+    <w:rsid w:val="009B0AA3"/>
     <w:rsid w:val="009C0BC7"/>
     <w:rsid w:val="009F05A8"/>
+    <w:rsid w:val="00A54A0F"/>
+    <w:rsid w:val="00A55C6C"/>
     <w:rsid w:val="00AD0E12"/>
     <w:rsid w:val="00AD6FFC"/>
+    <w:rsid w:val="00B308E1"/>
     <w:rsid w:val="00B66DEC"/>
     <w:rsid w:val="00B753BD"/>
+    <w:rsid w:val="00B9492E"/>
+    <w:rsid w:val="00BF305E"/>
+    <w:rsid w:val="00C76DD3"/>
+    <w:rsid w:val="00C81202"/>
+    <w:rsid w:val="00C85AFB"/>
     <w:rsid w:val="00C966D3"/>
+    <w:rsid w:val="00CA0A43"/>
+    <w:rsid w:val="00CA2CDA"/>
+    <w:rsid w:val="00CE47B2"/>
     <w:rsid w:val="00CF624F"/>
+    <w:rsid w:val="00D21E02"/>
     <w:rsid w:val="00D37A1C"/>
     <w:rsid w:val="00D47F84"/>
+    <w:rsid w:val="00DA312C"/>
+    <w:rsid w:val="00DC7579"/>
     <w:rsid w:val="00DD19CA"/>
     <w:rsid w:val="00DE6B61"/>
     <w:rsid w:val="00DE6DE9"/>
+    <w:rsid w:val="00E50E18"/>
     <w:rsid w:val="00E640B3"/>
+    <w:rsid w:val="00E929F7"/>
     <w:rsid w:val="00EB0C45"/>
     <w:rsid w:val="00F1489E"/>
+    <w:rsid w:val="00F14D4B"/>
+    <w:rsid w:val="00F32F65"/>
+    <w:rsid w:val="00F644CE"/>
+    <w:rsid w:val="00F76107"/>
     <w:rsid w:val="00FA2D8D"/>
+    <w:rsid w:val="00FC5F78"/>
     <w:rsid w:val="00FD6F01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FDF4CDA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2BAB9C40-5482-4798-88CA-76CB63311354}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4760,58 +5116,58 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalAJPBSChar">
     <w:name w:val="Normal_AJPBS Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="NormalAJPBS"/>
     <w:rsid w:val="00674CB4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000157-002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000436-000" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/edu0000696" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000157-002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000436-000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/edu0000696" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -5039,78 +5395,79 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5926</Characters>
+  <Pages>3</Pages>
+  <Words>1097</Words>
+  <Characters>6254</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>185</Lines>
-  <Paragraphs>102</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6878</CharactersWithSpaces>
+  <CharactersWithSpaces>7337</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>RAJA ROSEMAWATI BINTI RAJA ABDULLAH</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>f029bdfe-90e1-4af2-9442-b28645bc621e</vt:lpwstr>
   </property>
 </Properties>
 </file>