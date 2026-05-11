--- v1 (2026-04-21)
+++ v2 (2026-05-11)
@@ -1,42 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5E415B1E" w14:textId="5F7F86BC" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
       <w:pPr>
         <w:pStyle w:val="Header"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -261,119 +263,345 @@
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4803775" cy="771525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FF0000"/>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:noFill/>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3FE2A70F" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRPr="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="00400770">
+                          <w:p w14:paraId="3FE2A70F" w14:textId="66A95443" w:rsidR="001B2A03" w:rsidRPr="00830115" w:rsidRDefault="001B2A03" w:rsidP="00766455">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00725C49">
+                            <w:r w:rsidRPr="00830115">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>The Asian Journal of Professional and Business Studies</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00830115">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:hyperlink r:id="rId9" w:history="1">
+                              <w:r w:rsidR="00830115" w:rsidRPr="00830115">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>https://journal.uptm.edu.my/index.php/ajpbs/</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="00766455">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidR="00766455" w:rsidRPr="00766455">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>e</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00766455">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>-</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00766455" w:rsidRPr="00766455">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ISSN</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00766455" w:rsidRPr="00766455">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00766455" w:rsidRPr="00766455">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>2716-666X</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00766455" w:rsidRPr="00766455">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00766455" w:rsidRPr="00766455">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ISSN</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00766455" w:rsidRPr="00766455">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>2462-1072</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="55B2D7C1" id="Rectangle 18" o:spid="_x0000_s1027" style="position:absolute;margin-left:116.9pt;margin-top:4.5pt;width:378.25pt;height:60.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkshkkZQIAAM0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06yZOmMOEWQIsOA&#10;oC3QFj0rshQLk0RNUmJ3Xz9KdtKg22mYDwIp0nzk86MXN53R5Ch8UGArOr4aUSIsh1rZfUWfnzaf&#10;rikJkdmaabCioq8i0Jvlxw+L1pViAg3oWniCRWwoW1fRJkZXFkXgjTAsXIETFoMSvGERXb8vas9a&#10;rG50MRmNvhQt+Np54CIEvL3tg3SZ60speLyXMohIdEWxt5hPn89dOovlgpV7z1yj+NAG+4cuDFMW&#10;Qc+lbllk5ODVH6WM4h4CyHjFwRQgpeIiz4DTjEfvpnlsmBN5FiQnuDNN4f+V5XfHR/fgU+vBbYH/&#10;CMhI0bpQniPJCUNOJ71Judg46TKLr2cWRRcJx8vp9ejzfD6jhGNsPh/PJrNEc8HK09vOh/hNgCHJ&#10;qKjHr5TJY8dtiH3qKSU3BlrVG6V1dvx+t9aeHBl+0c1mhM9QPVymaUta1ONkjmHCGSpLahbRNK6u&#10;aLB7Spjeo2R59BnbQkLIckjYtyw0PUYu2+vEqIhi1cpU9DoBn5C1TZ2JLLdhgjfSkhW7XUcUAo9T&#10;oXSzg/r1wRMPvSKD4xuFsFsW4gPzKEFsG9cq3uMhNeAsMFiUNOB//e0+5aMyMEpJi5LGOX8emBeU&#10;6O8WNfN1PJ2mHcjOdDafoOMvI7vLiD2YNSDHY1xgx7OZ8qM+mdKDecHtWyVUDDHLEbtndHDWsV81&#10;3F8uVquchrp3LG7to+OpeGIuEf7UvTDvBkVE1NIdnOTPynfC6HPTmxZWhwhSZdW88TpIGHcm627Y&#10;77SUl37OevsLLX8DAAD//wMAUEsDBBQABgAIAAAAIQDKJC2Y2gAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqE1DEUnjVFUkxBVauG/jbRwR2yF2k/D3LCc4jmY086bcLa4X&#10;E42xC17D/UqBIN8E0/lWw/vx+e4JREzoDfbBk4ZvirCrrq9KLEyY/RtNh9QKLvGxQA02paGQMjaW&#10;HMZVGMizdw6jw8RybKUZceZy18u1Uo/SYed5weJAtaXm83BxGswyb4Ktvx5qlNOHUy+4p1fU+vZm&#10;2W9BJFrSXxh+8RkdKmY6hYs3UfQa1lnG6ElDzpfYz3OVgThxMFMbkFUp/z+ofgAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCkshkkZQIAAM0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDKJC2Y2gAAAAkBAAAPAAAAAAAAAAAAAAAAAL8EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="red" stroked="f" strokeweight="1pt">
+              <v:rect w14:anchorId="55B2D7C1" id="Rectangle 18" o:spid="_x0000_s1027" style="position:absolute;margin-left:116.9pt;margin-top:4.5pt;width:378.25pt;height:60.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDAu2KfeQIAAPUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51kydIZdYogRYYB&#10;QVu0HXpmZNkWptckJXb360fJdpp1Ow3zQSBFio+PH3113SlJjtx5YXRBpxcTSrhmphS6Lui3p+2H&#10;S0p8AF2CNJoX9IV7er16/+6qtTmfmcbIkjuCQbTPW1vQJgSbZ5lnDVfgL4zlGo2VcQoCqq7OSgct&#10;Rlcym00mn7LWuNI6w7j3eHvTG+kqxa8qzsJdVXkeiCwo1hbS6dK5j2e2uoK8dmAbwYYy4B+qUCA0&#10;Jj2FuoEA5ODEH6GUYM54U4ULZlRmqkownnrAbqaTN908NmB56gXB8fYEk/9/Ydnt8d4RUeLscFIa&#10;FM7oAVEDXUtO8A4Baq3P0e/R3rvYorc7w757NGS/WaLiB5+ucir6YoOkS2i/nNDmXSAML+eXk4/L&#10;5YIShrblcrqYLWK2DPLxtXU+fOFGkSgU1GFdCWQ47nzoXUeXVJiRotwKKZPi6v1GOnIEnPx2O8Fv&#10;iO7P3aQmLfY+W6KZMEAGVhICisoiJl7XlICskdosuJRbm5gBk0Mec9+Ab/ocKWzPJyUCkloKVdDL&#10;mHjMLHV8xhMthw5eQYtS6PZdP4wR970pX3BAzvTM9ZZtBabdgQ/34JCqWDauX7jDo5IGezGDRElj&#10;3M+/3Ud/ZBBaKWmR+tjnjwM4Ton8qpFbn6fzedyVpMwXyxkq7tyyP7fog9oYxHiKi25ZEqN/kKNY&#10;OaOecUvXMSuaQDPM3SM6KJvQryTuOePrdXLD/bAQdvrRshh8BPypewZnB0YE5NKtGdcE8jfE6H3j&#10;S23Wh2AqkVgTke5xHSiMu5V4N/wH4vKe68nr9W+1+gUAAP//AwBQSwMEFAAGAAgAAAAhAMokLZja&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoTUMRSeNUVSTEFVq4b+Nt&#10;HBHbIXaT8PcsJziOZjTzptwtrhcTjbELXsP9SoEg3wTT+VbD+/H57glETOgN9sGThm+KsKuur0os&#10;TJj9G02H1Aou8bFADTaloZAyNpYcxlUYyLN3DqPDxHJspRlx5nLXy7VSj9Jh53nB4kC1pebzcHEa&#10;zDJvgq2/HmqU04dTL7inV9T69mbZb0EkWtJfGH7xGR0qZjqFizdR9BrWWcboSUPOl9jPc5WBOHEw&#10;UxuQVSn/P6h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMC7Yp95AgAA9QQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMokLZjaAAAACQEAAA8A&#10;AAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" fillcolor="red" stroked="f" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3FE2A70F" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRPr="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="00400770">
+                    <w:p w14:paraId="3FE2A70F" w14:textId="66A95443" w:rsidR="001B2A03" w:rsidRPr="00830115" w:rsidRDefault="001B2A03" w:rsidP="00766455">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00725C49">
+                      <w:r w:rsidRPr="00830115">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>The Asian Journal of Professional and Business Studies</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00830115">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:hyperlink r:id="rId10" w:history="1">
+                        <w:r w:rsidR="00830115" w:rsidRPr="00830115">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>https://journal.uptm.edu.my/index.php/ajpbs/</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidR="00766455">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidR="00766455" w:rsidRPr="00766455">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>e</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00766455">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>-</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00766455" w:rsidRPr="00766455">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ISSN</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00766455" w:rsidRPr="00766455">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00766455" w:rsidRPr="00766455">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>2716-666X</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00766455" w:rsidRPr="00766455">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00766455" w:rsidRPr="00766455">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ISSN</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00766455" w:rsidRPr="00766455">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t>2462-1072</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A09480F" wp14:editId="011E4843">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-29845</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-12701</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6291580" cy="0"/>
@@ -398,51 +626,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
               <v:line w14:anchorId="4198A84D" id="Straight Connector 17" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-2.35pt,-1pt" to="493.05pt,-1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLHrRT0QEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N05S7DY14uwhQXpZ&#10;tAHS/QBGlm2heoFU4+TvSymP7ra3oj4IkkgONcPx8unkrDhqJBN8I2eTqRTaq9Aa3zfy5fv2w0IK&#10;SuBbsMHrRp41yafV+3fLMdZ6HoZgW42CQTzVY2zkkFKsq4rUoB3QJETtOdgFdJD4iH3VIoyM7mw1&#10;n04fqzFgGzEoTcS3m0tQrgp+12mVvnUd6SRsI/ltqaxY1kNeq9US6h4hDkZdnwH/8AoHxnPTO9QG&#10;EoifaP6CckZhoNCliQquCl1nlC4cmM1s+geb/QBRFy4sDsW7TPT/YNXX4w6FaXl2n6Tw4HhG+4Rg&#10;+iGJdfCeFQwoOMhKjZFqLlj7HWau6uT38TmoH8Sx6k0wHyhe0k4dupzOZMWpKH++K69PSSi+fJx/&#10;nj0seEDqFqugvhVGpPRFByfyppHW+CwK1HB8ppRbQ31Lydc+bI21ZbDWi5HBPz5kZGB7dRYSb11k&#10;wuR7KcD27FuVsCBSsKbN1RmHsD+sLYojsHe22yl/WQTu9iYtt94ADZe8Erq4ypnE1rbGNXKRi2/V&#10;1md0Xcx5JfBbrrw7hPa8w5umPPjS9GrS7KzXZ96//pVWvwAAAP//AwBQSwMEFAAGAAgAAAAhAEt4&#10;nALbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+AdrK/UGDrSikMZBCIVDj037&#10;ASbexhHxOoqdkPL1XcShPa12ZzT7JttNrhUj9qHxpGC5SEAgVd40VCv4+jzONyBC1GR06wkV/GCA&#10;XT57yHRq/IU+cCxjLTiEQqoV2Bi7VMpQWXQ6LHyHxNq3752OvPa1NL2+cLhr5SpJ1tLphviD1R0e&#10;LFbncnAKxun5SDZe8Ty+H65FWUQ3FFulnh6n/RuIiFP8M8MNn9EhZ6aTH8gE0SqYv7yyk+eKK7G+&#10;3ayXIE73g8wz+b9A/gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBLHrRT0QEAAJIDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBLeJwC2wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAACsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" strokecolor="red" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C5186D6" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EAE79AA" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -511,51 +739,51 @@
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6291580" cy="393065"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="3175">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="752FBAB2" w14:textId="1CB5D584" w:rsidR="001B2A03" w:rsidRPr="00F041DE" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
+                          <w:p w14:paraId="752FBAB2" w14:textId="212324B6" w:rsidR="001B2A03" w:rsidRPr="00F041DE" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001B2A03">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Please cite this article as: Author1*, &amp; Author2. (2025). [Insert your 12-word title here</w:t>
                             </w:r>
                             <w:r w:rsidR="008D0C3E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                             <w:r w:rsidRPr="001B2A03">
                               <w:rPr>
@@ -587,78 +815,90 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>6</w:t>
                             </w:r>
                             <w:r w:rsidRPr="001B2A03">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">(2), </w:t>
                             </w:r>
                             <w:r w:rsidR="008D0C3E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>pp, DOI</w:t>
                             </w:r>
+                            <w:r w:rsidR="00F73099">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (this citation information is a computer-generated, do not fill anything here)</w:t>
+                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="01C6D988" id="Text Box 16" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-.4pt;margin-top:7.45pt;width:495.4pt;height:30.95pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhmp2ZUgIAALsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2jAUfp+0/2D5fYRQoCUiVIyKaRJq&#10;K9Gpz8ZxwKrj49mGhP36HTvhsnZP03gw5+Zz+fydTO+bSpGDsE6Czmna61MiNIdC6m1Of7wsv9xR&#10;4jzTBVOgRU6PwtH72edP09pkYgA7UIWwBJNol9UmpzvvTZYkju9ExVwPjNDoLMFWzKNqt0lhWY3Z&#10;K5UM+v1xUoMtjAUunEPrQ+uks5i/LAX3T2XphCcqp9ibj6eN5yacyWzKsq1lZid51wb7hy4qJjUW&#10;Pad6YJ6RvZUfUlWSW3BQ+h6HKoGylFzEGXCatP9umvWOGRFnQXCcOcPk/l9a/nhYm2dLfPMVGnzA&#10;OIQzK+BvDrFJauOyLiZg6jKH0WHQprRV+McRCF5EbI9nPEXjCUfjeDBJR3fo4ui7mdz0x6MAeHK5&#10;bazz3wRUJAg5tfhesQN2WDnfhp5CQjEHShZLqVRUjm6hLDkwfFpkRAE1JYo5j8acLuOvq/bHNaVJ&#10;jd2kt6N21uuUodY550Yx/vYxA3avdKgvIr26Pi/QBMk3m4bIIqeDcD9YNlAcEWYLLQOd4UuJxVbY&#10;7zOzSDlECdfIP+FRKsAOoZMo2YH99Td7iEcmoJeSGimcU/dzz6xAGL5r5MgkHQ4D56MyHN0OULHX&#10;ns21R++rBSCUKS6s4VEM8V6dxNJC9YrbNg9V0cU0x9o59Sdx4dvFwm3lYj6PQchyw/xKrw0/sSuA&#10;/NK8Mmu6V/fIl0c4kZ1l7x6/jQ2Ia5jvPZQyMuOCakdT3JDIrW6bwwpe6zHq8s2Z/QYAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACLv/C7eAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFwQdVqh0oQ4FapEKScgRZydeJtEtddR7LTh79me4Lgzo5m3+XpyVpxwCJ0nBfNZAgKp9qajRsHX&#10;/uV+BSJETUZbT6jgBwOsi+urXGfGn+kTT2VsBJdQyLSCNsY+kzLULTodZr5HYu/gB6cjn0MjzaDP&#10;XO6sXCTJUjrdES+0usdNi/WxHJ0C2n6Xx/3hzd7t5h/jrnpdbJr3rVK3N9PzE4iIU/wLwwWf0aFg&#10;psqPZIKwCi7gkeWHFATbaZrwa5WCx+UKZJHL//zFLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAhmp2ZUgIAALsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAi7/wu3gAAAAcBAAAPAAAAAAAAAAAAAAAAAKwEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;" fillcolor="window" strokeweight=".25pt">
+              <v:shapetype w14:anchorId="01C6D988" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 16" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-.4pt;margin-top:7.45pt;width:495.4pt;height:30.95pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfEQ+uZgIAAOIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1P2zAUfZ+0/2D5faQttEBFijpQp0kV&#10;IMHEs+s4NMLx9Wy3Sffrd+ykpYM9TeuDa997fD+Oz83VdVtrtlXOV2RyPjwZcKaMpKIyLzn/8bT4&#10;csGZD8IUQpNROd8pz69nnz9dNXaqRrQmXSjHEMT4aWNzvg7BTrPMy7WqhT8hqwycJblaBBzdS1Y4&#10;0SB6rbPRYDDJGnKFdSSV97Dedk4+S/HLUslwX5ZeBaZzjtpCWl1aV3HNZldi+uKEXVeyL0P8QxW1&#10;qAySHkLdiiDYxlUfQtWVdOSpDCeS6ozKspIq9YBuhoN33TyuhVWpF5Dj7YEm///Cyrvtg2NVgbeb&#10;cGZEjTd6Um1gX6llMIGfxvopYI8WwNDCDmzq1dslyVcPSHaE6S54oCMfbenq+I9OGS7iCXYH2mMa&#10;CeNkdDkcX8Al4Tu9PB1MxjFv9nbbOh++KapZ3OTc4VlTBWK79KGD7iExmSddFYtK63TY+Rvt2FZA&#10;ARBOQQ1nWvgAY84X6ddn++OaNqxBNcPzcdfrcciY6xBzpYV8/RgB1WsT86ukwr7OyFNHTdyFdtUm&#10;7kd7nldU7ECzo06o3spFhWRL1PsgHJQJljBt4R5LqQkVUr/jbE3u19/sEQ/BwMtZA6Xn3P/cCKdA&#10;w3cDKV0Oz87iaKTD2fh8hIM79qyOPWZT3xCoHGKurUzbiA96vy0d1c8YynnMCpcwErlzHvbbm9DN&#10;H4Zaqvk8gTAMVoSlebRyr65I8lP7LJztXz1AL3e0nwkxfff4HTYybmi+CVRWSRmR547VXqYYpKSt&#10;fujjpB6fE+rt0zT7DQAA//8DAFBLAwQUAAYACAAAACEAIu/8Lt4AAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1WqHShDgVqkQpJyBFnJ14m0S111HstOHv2Z7guDOjmbf5&#10;enJWnHAInScF81kCAqn2pqNGwdf+5X4FIkRNRltPqOAHA6yL66tcZ8af6RNPZWwEl1DItII2xj6T&#10;MtQtOh1mvkdi7+AHpyOfQyPNoM9c7qxcJMlSOt0RL7S6x02L9bEcnQLafpfH/eHN3u3mH+Ouel1s&#10;mvetUrc30/MTiIhT/AvDBZ/RoWCmyo9kgrAKLuCR5YcUBNtpmvBrlYLH5Qpkkcv//MUvAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB8RD65mAgAA4gQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACLv/C7eAAAABwEAAA8AAAAAAAAAAAAAAAAAwAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="window" strokeweight=".25pt">
                 <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="752FBAB2" w14:textId="1CB5D584" w:rsidR="001B2A03" w:rsidRPr="00F041DE" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
+                    <w:p w14:paraId="752FBAB2" w14:textId="212324B6" w:rsidR="001B2A03" w:rsidRPr="00F041DE" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="001B2A03">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Please cite this article as: Author1*, &amp; Author2. (2025). [Insert your 12-word title here</w:t>
                       </w:r>
                       <w:r w:rsidR="008D0C3E">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                       <w:r w:rsidRPr="001B2A03">
                         <w:rPr>
@@ -690,50 +930,66 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>6</w:t>
                       </w:r>
                       <w:r w:rsidRPr="001B2A03">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">(2), </w:t>
                       </w:r>
                       <w:r w:rsidR="008D0C3E">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>pp, DOI</w:t>
                       </w:r>
+                      <w:r w:rsidR="00F73099">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (this citation </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F73099">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>information is a computer-generated, do not fill anything here)</w:t>
+                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="797D8066" wp14:editId="5EB3C49C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>36829</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6291580" cy="0"/>
@@ -758,190 +1014,185 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
               <v:line w14:anchorId="720E8693" id="Straight Connector 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-.05pt,2.9pt" to="495.35pt,2.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwQOCD0AEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N05SZJEacfaQIL0s&#10;2gBpP4CRZVuoXiDVOPn7Usqju+2tqA+CJJJDzXC8ej47K04ayQTfyNlkKoX2KrTG9438/m33YSkF&#10;JfAt2OB1Iy+a5PP6/bvVGGs9D0OwrUbBIJ7qMTZySCnWVUVq0A5oEqL2HOwCOkh8xL5qEUZGd7aa&#10;T6dP1RiwjRiUJuLb7TUo1wW/67RKX7uOdBK2kfy2VFYs6zGv1XoFdY8QB6Nuz4B/eIUD47npA2oL&#10;CcRPNH9BOaMwUOjSRAVXha4zShcOzGY2/YPNYYCoCxcWh+JDJvp/sOrLaY/CtDy7hRQeHM/okBBM&#10;PySxCd6zggEFB1mpMVLNBRu/x8xVnf0hvgT1gzhWvQnmA8Vr2rlDl9OZrDgX5S8P5fU5CcWXT/NP&#10;s8WSB6TusQrqe2FESp91cCJvGmmNz6JADacXSrk11PeUfO3DzlhbBmu9GBn84yIjA9urs5B46yIT&#10;Jt9LAbZn36qEBZGCNW2uzjiE/XFjUZyAvbPbTfnLInC3N2m59RZouOaV0NVVziS2tjWukctcfK+2&#10;PqPrYs4bgd9y5d0xtJc93jXlwZemN5NmZ70+8/71r7T+BQAA//8DAFBLAwQUAAYACAAAACEASxDn&#10;S9gAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzW6DMBCE75XyDtZWyi0xadUfKCaKInLosaQP&#10;4OAtRsFrhA0hefpue2mPoxl98+Xb2XViwiG0nhRs1gkIpNqblhoFn8fD6hVEiJqM7jyhgisG2BaL&#10;u1xnxl/oA6cqNoIhFDKtwMbYZ1KG2qLTYe17JO6+/OB05Dg00gz6wnDXyYckeZZOt8QPVve4t1if&#10;q9EpmObHA9l4w/P0vr+VVRndWKZKLe/n3RuIiHP8G8OPPqtDwU4nP5IJolOw2vBQwRP7c5umyQuI&#10;02+WRS7/2xffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHBA4IPQAQAAkgMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEsQ50vYAAAABQEAAA8A&#10;AAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" strokecolor="red" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A272105" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3181567B" w14:textId="4D748703" w:rsidR="00E640B3" w:rsidRDefault="00E640B3" w:rsidP="00CE47B2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3061F5ED" w14:textId="304979AE" w:rsidR="001B2A03" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
+    <w:p w14:paraId="3061F5ED" w14:textId="3C7F46CA" w:rsidR="001B2A03" w:rsidRDefault="00320B8F" w:rsidP="00CE47B2">
       <w:pPr>
         <w:pStyle w:val="TitleAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008A43B3">
         <w:t xml:space="preserve">TITLE IS SUGGESTED FOR A MAXIMUM LENGTH </w:t>
       </w:r>
       <w:r>
         <w:t>OF</w:t>
       </w:r>
       <w:r w:rsidRPr="008A43B3">
         <w:t xml:space="preserve"> 12 WORDS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DCDDDEF" w14:textId="2DC7C582" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
       <w:pPr>
         <w:pStyle w:val="TitleAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63F0E218" w14:textId="39225CCC" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidRPr="008A43B3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>*, Author</w:t>
       </w:r>
       <w:r w:rsidRPr="008A43B3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A256730" w14:textId="77777777" w:rsidR="00761008" w:rsidRDefault="00761008" w:rsidP="00CE47B2">
+    <w:p w14:paraId="1FD2DC47" w14:textId="27EB7D47" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1FD2DC47" w14:textId="27EB7D47" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
+      <w:r w:rsidRPr="008A43B3">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A43B3">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Faculty/Department, Affiliation</w:t>
+      </w:r>
+      <w:r w:rsidR="00653317">
+        <w:t xml:space="preserve">, Country </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736D1A18" w14:textId="1141ED6E" w:rsidR="008A43B3" w:rsidRDefault="00653317" w:rsidP="00F73099">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...35 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Corresponding author: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>author@email.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A082FC0" w14:textId="0C94B9A4" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
+    <w:p w14:paraId="293E504E" w14:textId="77777777" w:rsidR="00F73099" w:rsidRDefault="00F73099" w:rsidP="00F73099">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
-        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A082FC0" w14:textId="0C94B9A4" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00F73099">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Received </w:t>
       </w:r>
       <w:r w:rsidR="00653317">
         <w:t>31 Mac</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00653317">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00653317">
         <w:t>Revi</w:t>
       </w:r>
       <w:r w:rsidR="001D1E9F">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00653317">
         <w:t xml:space="preserve">ed 30 April 2026, </w:t>
       </w:r>
@@ -1024,51 +1275,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
               <v:line w14:anchorId="14CFDD54" id="Straight Connector 76" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,10.05pt" to="495.4pt,10.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbtjfd3AEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkaNoZcXpI0F2K&#10;LUC6H8DKsi1MEgVRi5N/P0r5aLrdhvkgUKL4yPf0vHw8OCv2OpJB38jZZCqF9gpb4/tG/nh5+vQg&#10;BSXwLVj0upFHTfJx9fHDcgy1nuOAttVRMIinegyNHFIKdVWRGrQDmmDQnpMdRgeJt7Gv2ggjoztb&#10;zafTRTVibENEpYn4dHNKylXB7zqt0veuI52EbSTPlsoay/qa12q1hLqPEAajzmPAP0zhwHhueoXa&#10;QALxK5q/oJxREQm7NFHoKuw6o3ThwGxm0z/Y7AYIunBhcShcZaL/B6u+7bdRmLaR9wspPDh+o12K&#10;YPohiTV6zwpiFJxkpcZANRes/TZmrurgd+EZ1U/iXPUumTcUTtcOXXT5OpMVh6L88aq8PiSh+HAx&#10;/zK7e+AHUpdcBfWlMERKXzU6kYNGWuOzKFDD/plSbg315Uo+9vhkrC0Pa70YG/l5dn/HyMD26iwk&#10;Dl1gwuR7KcD27FuVYkEktKbN1RmHjrS2UeyBrcOOa3F84XGlsECJE8yhfFkYnuBdaR5nAzScikvq&#10;5DRnEtvdGtfIh9tq63NHXQx7JvUmYY5esT1u40VnNkNpejZudtvtnuPb32v1GwAA//8DAFBLAwQU&#10;AAYACAAAACEAgu1cntkAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIvVG7&#10;VYVIGqeqkDhDSyv16MRLEhGvI9tpk79nEQc4zs5q5k2xm1wvrhhi50nDaqlAINXedtRoOH28Pj6D&#10;iMmQNb0n1DBjhF15f1eY3PobHfB6TI3gEIq50dCmNORSxrpFZ+LSD0jsffrgTGIZGmmDuXG46+Va&#10;qSfpTEfc0JoBX1qsv46j05ANl3gea0zzfHjH0xzDfvNWab14mPZbEAmn9PcMP/iMDiUzVX4kG0Wv&#10;gYckDWu1AsFulikeUv0eZFnI//jlNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbtjfd&#10;3AEAAKYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCC&#10;7Vye2QAAAAYBAAAPAAAAAAAAAAAAAAAAADYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" strokecolor="windowText" strokeweight=".25pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="098BD2ED" w14:textId="54278312" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ADC337E" w14:textId="516026C9" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
@@ -1213,51 +1464,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
             <w:pict>
               <v:line w14:anchorId="5A11CCF7" id="Straight Connector 33" o:spid="_x0000_s1026" style="position:absolute;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,1.1pt" to="495.4pt,1.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmB0iB3AEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5ykaJcZcXpI0F2K&#10;LUC6H8DKsi1MEgVRi5N/P0r5aLrdhvkgUKL4yPf0vHw8OCv2OpJB38jZZCqF9gpb4/tG/nh5+rSQ&#10;ghL4Fix63cijJvm4+vhhOYZaz3FA2+ooGMRTPYZGDimFuqpIDdoBTTBoz8kOo4PE29hXbYSR0Z2t&#10;5tPpQzVibENEpYn4dHNKylXB7zqt0veuI52EbSTPlsoay/qa12q1hLqPEAajzmPAP0zhwHhueoXa&#10;QALxK5q/oJxREQm7NFHoKuw6o3ThwGxm0z/Y7AYIunBhcShcZaL/B6u+7bdRmLaRd3dSeHD8RrsU&#10;wfRDEmv0nhXEKDjJSo2Bai5Y+23MXNXB78Izqp/EuepdMm8onK4duujydSYrDkX541V5fUhC8eHD&#10;/MvsfsEPpC65CupLYYiUvmp0IgeNtMZnUaCG/TOl3Brqy5V87PHJWFse1noxMrPZ53tGBrZXZyFx&#10;6AITJt9LAbZn36oUCyKhNW2uzjh0pLWNYg9sHXZci+MLjyuFBUqcYA7ly8LwBO9K8zgboOFUXFIn&#10;pzmT2O7WuEYubqutzx11MeyZ1JuEOXrF9riNF53ZDKXp2bjZbbd7jm9/r9VvAAAA//8DAFBLAwQU&#10;AAYACAAAACEAblyqp9YAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBSE74L/ITzBm5ta&#10;RGxtuiyCZ911BY9p82yLzUvJS3fbf+/Tix6HGWa+qbaLH9UJIw+BDNxuMlBIbXADdQaOb883D6A4&#10;WXJ2DIQGVmTY1pcXlS1dONMeT4fUKSkhLq2BPqWp1JrbHr3lTZiQxPsM0dskMnbaRXuWcj/qPMvu&#10;tbcDyUJvJ3zqsf06zN5AMX3w+9xiWtf9Kx5Xjru7l8aY66tl9wgq4ZL+wvCDL+hQC1MTZnKsRgNy&#10;JBnIc1BiFkUmP5pfretK/4evvwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCmB0iB3AEA&#10;AKYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBuXKqn&#10;1gAAAAQBAAAPAAAAAAAAAAAAAAAAADYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" strokecolor="windowText" strokeweight=".25pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E2DA99" w14:textId="71A7CF5F" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="003676EB">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00892864">
         <w:rPr>
@@ -1792,51 +2043,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00725C49">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61437F37" wp14:editId="0AC91F93">
             <wp:extent cx="2297501" cy="1573360"/>
             <wp:effectExtent l="0" t="0" r="7620" b="8255"/>
             <wp:docPr id="37" name="Picture 37" descr="Image result for graf"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 80" descr="Image result for graf"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="4198" b="4580"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2305549" cy="1578872"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -3102,186 +3353,198 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">development: Examining word- and child-level predictors of performance. </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Journal of Educational Psychology</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>114</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">(6), 1242–1256. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/edu0000696</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34121828" w14:textId="6FCE5D08" w:rsidR="00851EFA" w:rsidRDefault="00851EFA" w:rsidP="00201108">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">Levenson, H., Jinich, S., Vaz, A., &amp; Rousmaniere, T. (2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Deliberate practice in emotionally focused couple therapy</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">. American Psychological Association. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/0000436-000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34F25EF9" w14:textId="0FDEEFC7" w:rsidR="00851EFA" w:rsidRPr="008A43B3" w:rsidRDefault="00851EFA" w:rsidP="00201108">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">Zeleke, W. A., Hughes, T. L., &amp; Drozda, N. (2020). Home–school collaboration to promote mind–body health. In C. Maykel &amp; M. A. Bray (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Promoting mind–body health in schools: Interventions for mental health professionals</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve"> (pp. 11–26). American Psychological Association.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/0000157-002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00851EFA" w:rsidRPr="008A43B3" w:rsidSect="001B2A03">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:sectPr w:rsidR="00851EFA" w:rsidRPr="008A43B3" w:rsidSect="00766455">
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="1020" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="671DBB68" w14:textId="77777777" w:rsidR="00F644CE" w:rsidRDefault="00F644CE" w:rsidP="001B2A03">
+    <w:p w14:paraId="31BA165D" w14:textId="77777777" w:rsidR="00B867CB" w:rsidRDefault="00B867CB" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20FCCA84" w14:textId="77777777" w:rsidR="00F644CE" w:rsidRDefault="00F644CE" w:rsidP="001B2A03">
+    <w:p w14:paraId="410A0519" w14:textId="77777777" w:rsidR="00B867CB" w:rsidRDefault="00B867CB" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="52229E02" w14:textId="77777777" w:rsidR="00320B8F" w:rsidRDefault="00320B8F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="20F0ABCE" w14:textId="2DE34182" w:rsidR="00674CB4" w:rsidRPr="00674CB4" w:rsidRDefault="00674CB4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B7A2B7E" wp14:editId="57329D1D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-124460</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6291580" cy="0"/>
@@ -3306,51 +3569,51 @@
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:sysClr val="windowText" lastClr="000000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
           <w:pict>
             <v:line w14:anchorId="32A0C577" id="Straight Connector 36" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-9.8pt" to="495.4pt,-9.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCaYWA2wEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGyepNk2tOHtItL2s&#10;2kjZ/oBZjG1UYBBD4+TfdyAfzba3qj6ggWHezHs8rx6PzoqDjmTQN3I2mUqhvcLW+L6R31+ePiyl&#10;oAS+BYteN/KkST6u379bjaHWcxzQtjoKBvFUj6GRQ0qhripSg3ZAEwzac7LD6CDxNvZVG2FkdGer&#10;+XS6qEaMbYioNBGfbs9JuS74XadV+tZ1pJOwjeTZUlljWV/zWq1XUPcRwmDUZQz4hykcGM9Nb1Bb&#10;SCB+RvMXlDMqImGXJgpdhV1nlC4cmM1s+geb/QBBFy4sDoWbTPT/YNXXwy4K0zby40IKD47faJ8i&#10;mH5IYoPes4IYBSdZqTFQzQUbv4uZqzr6fXhG9YM4V71J5g2F87VjF12+zmTFsSh/uimvj0koPlzM&#10;P88elvxA6pqroL4Whkjpi0YnctBIa3wWBWo4PFPKraG+XsnHHp+MteVhrRcjM5t9emBkYHt1FhKH&#10;LjBh8r0UYHv2rUqxIBJa0+bqjEMn2tgoDsDWYce1OL7wuFJYoMQJ5lC+LAxP8KY0j7MFGs7FJXV2&#10;mjOJ7W6Na+Tyvtr63FEXw15I/ZYwR6/YnnbxqjOboTS9GDe77X7P8f3vtf4FAAD//wMAUEsDBBQA&#10;BgAIAAAAIQClKxLW2QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOCt3VSk&#10;mJhNKYJnba3gcZMdk2B2Nuxs2uTtHUHQ48w//PN95W72gzpj5D6Qgc06A4XUBNdTa+D09rx6AMXJ&#10;krNDIDSwIMOuur4qbeHChQ54PqZWSQlxYQ10KY2F1tx06C2vw4gk2WeI3iYZY6tdtBcp94O+y7Kt&#10;9rYn+dDZEZ86bL6OkzeQjx/8PjWYluXwiqeF4/7+pTbm9mbeP4JKOKe/Y/jBF3SohKkOEzlWgwER&#10;SQZWm3wLSuI8z8Sk/t3oqtT/BapvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIJphYDb&#10;AQAApgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKUr&#10;EtbZAAAACAEAAA8AAAAAAAAAAAAAAAAANQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" strokecolor="windowText" strokeweight=".25pt">
               <v:stroke joinstyle="miter"/>
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-479858118"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
@@ -3375,51 +3638,51 @@
         <w:r w:rsidRPr="00674CB4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00674CB4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="613B23C1" w14:textId="61FF79CE" w:rsidR="00674CB4" w:rsidRDefault="00674CB4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="336044266"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="65873E86" w14:textId="34D78E00" w:rsidR="001B2A03" w:rsidRPr="00883695" w:rsidRDefault="00674CB4" w:rsidP="001B2A03">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
@@ -3460,51 +3723,51 @@
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                             <a:solidFill>
                               <a:sysClr val="windowText" lastClr="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:miter lim="800000"/>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+            <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
               <w:pict>
                 <v:line w14:anchorId="286E2598" id="Straight Connector 34" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-.05pt" to="495.4pt,-.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/BOft3AEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xka5cZcXpI0F2K&#10;LUC6H8DKsi1MEgVRi5N/P0r5aLrdhvkgUKL4yPf0vHw4OCv2OpJB38jZZCqF9gpb4/tG/nh+/LCQ&#10;ghL4Fix63cijJvmwev9uOYZaz3FA2+ooGMRTPYZGDimFuqpIDdoBTTBoz8kOo4PE29hXbYSR0Z2t&#10;5tPpfTVibENEpYn4dHNKylXB7zqt0veuI52EbSTPlsoay/qS12q1hLqPEAajzmPAP0zhwHhueoXa&#10;QALxK5q/oJxREQm7NFHoKuw6o3ThwGxm0z/Y7AYIunBhcShcZaL/B6u+7bdRmLaRHz9J4cHxG+1S&#10;BNMPSazRe1YQo+AkKzUGqrlg7bcxc1UHvwtPqH4S56o3ybyhcLp26KLL15msOBTlj1fl9SEJxYf3&#10;8y+zuwU/kLrkKqgvhSFS+qrRiRw00hqfRYEa9k+UcmuoL1fyscdHY215WOvFyMxmn+8YGdhenYXE&#10;oQtMmHwvBdiefatSLIiE1rS5OuPQkdY2ij2wddhxLY7PPK4UFihxgjmULwvDE7wpzeNsgIZTcUmd&#10;nOZMYrtb4xq5uK22PnfUxbBnUq8S5ugF2+M2XnRmM5SmZ+Nmt93uOb79vVa/AQAA//8DAFBLAwQU&#10;AAYACAAAACEAwc8n3tYAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3ZT&#10;ETExm1IEz9ragsdN9pkEs2/D7kub/HufXvQ4zDDzTbmd/aDOGFMfyMBmnYFCaoLrqTVwfH9ZPYJK&#10;bMnZIRAaWDDBtrq+Km3hwoX2eD5wq6SEUmENdMxjoXVqOvQ2rcOIJN5niN6yyNhqF+1Fyv2g77Ls&#10;QXvbkyx0dsTnDpuvw+QN5ONHOk0N8rLs3/C4pLi7f62Nub2Zd0+gGGf+C8MPvqBDJUx1mMglNRiQ&#10;I2xgtQElZp5n8qP+1boq9X/46hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB/BOft3AEA&#10;AKYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDBzyfe&#10;1gAAAAQBAAAPAAAAAAAAAAAAAAAAADYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" strokecolor="windowText" strokeweight=".25pt">
                   <v:stroke joinstyle="miter"/>
                   <o:lock v:ext="edit" shapetype="f"/>
                   <w10:wrap anchorx="margin"/>
                 </v:line>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
         <w:r w:rsidR="001B2A03" w:rsidRPr="00883695">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Copyright: © 20</w:t>
         </w:r>
         <w:r w:rsidR="001B2A03">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
@@ -3611,156 +3874,118 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="79210A3F" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="578A79A0" w14:textId="77777777" w:rsidR="00F644CE" w:rsidRDefault="00F644CE" w:rsidP="001B2A03">
+    <w:p w14:paraId="36CE629B" w14:textId="77777777" w:rsidR="00B867CB" w:rsidRDefault="00B867CB" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BCA6AB9" w14:textId="77777777" w:rsidR="00F644CE" w:rsidRDefault="00F644CE" w:rsidP="001B2A03">
+    <w:p w14:paraId="54FE0B53" w14:textId="77777777" w:rsidR="00B867CB" w:rsidRDefault="00B867CB" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4FA0FA31" w14:textId="7664B445" w:rsidR="001B2A03" w:rsidRPr="0028774C" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
+  <w:p w14:paraId="10885A4C" w14:textId="77777777" w:rsidR="00320B8F" w:rsidRDefault="00320B8F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6865B6F6" w14:textId="6AABCE44" w:rsidR="001B2A03" w:rsidRDefault="006D28EC" w:rsidP="001B7771">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="-90"/>
-      <w:jc w:val="right"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>The</w:t>
     </w:r>
-    <w:r w:rsidR="006D28EC">
+    <w:r w:rsidR="00320B8F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>The Asian Journal of Professional and Business Studies.</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00320B8F" w:rsidRPr="00320B8F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">  </w:t>
+      <w:t>Asian Journal of Professional and Business Studies, Volume 6, Issue 1 (June) 2026, pp. xx</w:t>
     </w:r>
-    <w:r w:rsidRPr="00980724">
-[...41 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00855F71">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CD1B916" wp14:editId="748FA0EE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>187325</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6291580" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="38" name="Straight Connector 38"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
@@ -3775,186 +4000,189 @@
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:sysClr val="windowText" lastClr="000000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
           <w:pict>
             <v:line w14:anchorId="2F3F08BC" id="Straight Connector 38" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,14.75pt" to="495.4pt,14.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwbttZ2wEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkaJcZcXpI0F2K&#10;LUC6H8DKsi1UEgVRi5N/P0r5WLrdhvogSKL4yPf4vHw4OCv2OpJB38jZZCqF9gpb4/tG/nx+/LSQ&#10;ghL4Fix63cijJvmw+vhhOYZaz3FA2+ooGMRTPYZGDimFuqpIDdoBTTBoz8EOo4PEx9hXbYSR0Z2t&#10;5tPpfTVibENEpYn4dnMKylXB7zqt0o+uI52EbST3lsoay/qS12q1hLqPEAajzm3Af3ThwHgueoXa&#10;QALxK5p/oJxREQm7NFHoKuw6o3ThwGxm07/Y7AYIunBhcShcZaL3g1Xf99soTNvIzzwpD45ntEsR&#10;TD8ksUbvWUGMgoOs1Bio5oS138bMVR38LjyheiWOVW+C+UDh9OzQRZefM1lxKMofr8rrQxKKL+/n&#10;X2d3Cx6QusQqqC+JIVL6ptGJvGmkNT6LAjXsnyjl0lBfnuRrj4/G2jJY68XIzGZf7hgZ2F6dhcRb&#10;F5gw+V4KsD37VqVYEAmtaXN2xqEjrW0Ue2DrsONaHJ+5XSksUOIAcyhfFoY7eJOa29kADafkEjo5&#10;zZnEdrfGNXJxm219rqiLYc+k/kiYdy/YHrfxojOboRQ9Gze77fbM+9vfa/UbAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBi747r2AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEMF&#10;iIQ4VYXEGVpaiaMTL0lEvI7sTZv8PYs4wHF2VjNvys3sB3XCmPpABm5XGSikJrieWgOH95ebR1CJ&#10;LTk7BEIDCybYVJcXpS1cONMOT3tulYRQKqyBjnkstE5Nh96mVRiRxPsM0VsWGVvtoj1LuB/0Osse&#10;tLc9SUNnR3zusPnaT95APn6k49QgL8vuDQ9Litu719qY66t5+wSKcea/Z/jBF3SohKkOE7mkBgMy&#10;hA2s83tQ4uZ5JkPq34OuSv0fv/oGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMG7bWdsB&#10;AACmAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYu+O&#10;69gAAAAGAQAADwAAAAAAAAAAAAAAAAA1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".25pt">
               <v:stroke joinstyle="miter"/>
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="001B2A03">
-[...16 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="515DC06C" w14:textId="0E39B4BC" w:rsidR="001B2A03" w:rsidRPr="0028774C" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
+  <w:p w14:paraId="24CBD87C" w14:textId="0F6C5759" w:rsidR="001B2A03" w:rsidRPr="00320B8F" w:rsidRDefault="00320B8F" w:rsidP="00766455">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:ind w:right="-90"/>
-      <w:jc w:val="right"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk204167578"/>
-    <w:r w:rsidRPr="00980724">
+    <w:r w:rsidRPr="00320B8F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Volume </w:t>
+      <w:t xml:space="preserve">The </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00766455" w:rsidRPr="00320B8F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>A</w:t>
     </w:r>
-    <w:r w:rsidRPr="00980724">
+    <w:r w:rsidRPr="00320B8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>sian Journal of Professional and Business Studies</w:t>
+    </w:r>
+    <w:r w:rsidR="00766455" w:rsidRPr="00320B8F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001B2A03" w:rsidRPr="00320B8F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Issue </w:t>
+      <w:t xml:space="preserve">Volume 6, Issue </w:t>
     </w:r>
-    <w:r w:rsidR="00653317">
+    <w:r w:rsidR="00653317" w:rsidRPr="00320B8F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001B2A03" w:rsidRPr="00320B8F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> (202</w:t>
+      <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidR="00653317">
+    <w:r w:rsidRPr="00320B8F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>June</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001B2A03" w:rsidRPr="00320B8F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
-  </w:p>
-[...5 lines deleted...]
-    <w:r w:rsidRPr="00980724">
+    <w:r w:rsidRPr="00320B8F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>e-ISSN: 2716-666X</w:t>
+      <w:t xml:space="preserve"> 2026</w:t>
+    </w:r>
+    <w:r w:rsidR="001B7771" w:rsidRPr="00320B8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:bookmarkEnd w:id="0"/>
+    <w:r w:rsidR="001B7771" w:rsidRPr="00320B8F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>pp. xx</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C4D2587"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4409001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4222,135 +4450,145 @@
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B2A03"/>
     <w:rsid w:val="00024BC0"/>
     <w:rsid w:val="00033DE0"/>
     <w:rsid w:val="00132400"/>
     <w:rsid w:val="00140879"/>
     <w:rsid w:val="00184D1E"/>
     <w:rsid w:val="001A3532"/>
     <w:rsid w:val="001B044A"/>
     <w:rsid w:val="001B2A03"/>
+    <w:rsid w:val="001B7771"/>
     <w:rsid w:val="001C395A"/>
     <w:rsid w:val="001D1E9F"/>
     <w:rsid w:val="001F6DCF"/>
     <w:rsid w:val="00200471"/>
     <w:rsid w:val="00201108"/>
     <w:rsid w:val="002042B5"/>
     <w:rsid w:val="0026556C"/>
     <w:rsid w:val="00265B5A"/>
     <w:rsid w:val="00292D5B"/>
     <w:rsid w:val="002A2FF4"/>
     <w:rsid w:val="002A5915"/>
+    <w:rsid w:val="00320B8F"/>
+    <w:rsid w:val="003414BB"/>
     <w:rsid w:val="003676EB"/>
     <w:rsid w:val="003E58AD"/>
     <w:rsid w:val="003F37F7"/>
     <w:rsid w:val="00400770"/>
     <w:rsid w:val="004578A8"/>
     <w:rsid w:val="00477D5E"/>
     <w:rsid w:val="004A13ED"/>
     <w:rsid w:val="004A786F"/>
     <w:rsid w:val="004F326D"/>
     <w:rsid w:val="0052309E"/>
     <w:rsid w:val="00565BE9"/>
     <w:rsid w:val="00580BF9"/>
     <w:rsid w:val="005E089C"/>
     <w:rsid w:val="00653317"/>
     <w:rsid w:val="00662119"/>
     <w:rsid w:val="00674CB4"/>
     <w:rsid w:val="00675E15"/>
     <w:rsid w:val="006B50D7"/>
     <w:rsid w:val="006D0B3C"/>
     <w:rsid w:val="006D28EC"/>
     <w:rsid w:val="006E7ED2"/>
     <w:rsid w:val="00701963"/>
     <w:rsid w:val="00744C0E"/>
     <w:rsid w:val="00761008"/>
+    <w:rsid w:val="00766455"/>
     <w:rsid w:val="007A067B"/>
     <w:rsid w:val="00824799"/>
+    <w:rsid w:val="00830115"/>
     <w:rsid w:val="00851EFA"/>
     <w:rsid w:val="00855F71"/>
     <w:rsid w:val="00870331"/>
     <w:rsid w:val="00892864"/>
     <w:rsid w:val="008A43B3"/>
     <w:rsid w:val="008B567D"/>
     <w:rsid w:val="008C23DF"/>
     <w:rsid w:val="008D0C3E"/>
     <w:rsid w:val="0095544E"/>
     <w:rsid w:val="00963209"/>
     <w:rsid w:val="009A26F9"/>
     <w:rsid w:val="009A6AEF"/>
     <w:rsid w:val="009B0AA3"/>
     <w:rsid w:val="009C0BC7"/>
     <w:rsid w:val="009F05A8"/>
     <w:rsid w:val="00A54A0F"/>
     <w:rsid w:val="00A55C6C"/>
     <w:rsid w:val="00AD0E12"/>
     <w:rsid w:val="00AD6FFC"/>
     <w:rsid w:val="00B308E1"/>
+    <w:rsid w:val="00B34779"/>
     <w:rsid w:val="00B66DEC"/>
     <w:rsid w:val="00B753BD"/>
+    <w:rsid w:val="00B867CB"/>
     <w:rsid w:val="00B9492E"/>
     <w:rsid w:val="00BF305E"/>
     <w:rsid w:val="00C76DD3"/>
     <w:rsid w:val="00C81202"/>
     <w:rsid w:val="00C85AFB"/>
+    <w:rsid w:val="00C95AE2"/>
     <w:rsid w:val="00C966D3"/>
     <w:rsid w:val="00CA0A43"/>
     <w:rsid w:val="00CA2CDA"/>
     <w:rsid w:val="00CE47B2"/>
     <w:rsid w:val="00CF624F"/>
     <w:rsid w:val="00D21E02"/>
     <w:rsid w:val="00D37A1C"/>
     <w:rsid w:val="00D47F84"/>
+    <w:rsid w:val="00D621FC"/>
     <w:rsid w:val="00DA312C"/>
     <w:rsid w:val="00DC7579"/>
     <w:rsid w:val="00DD19CA"/>
     <w:rsid w:val="00DE6B61"/>
     <w:rsid w:val="00DE6DE9"/>
     <w:rsid w:val="00E50E18"/>
     <w:rsid w:val="00E640B3"/>
     <w:rsid w:val="00E929F7"/>
     <w:rsid w:val="00EB0C45"/>
     <w:rsid w:val="00F1489E"/>
     <w:rsid w:val="00F14D4B"/>
     <w:rsid w:val="00F32F65"/>
     <w:rsid w:val="00F644CE"/>
+    <w:rsid w:val="00F73099"/>
     <w:rsid w:val="00F76107"/>
     <w:rsid w:val="00FA2D8D"/>
     <w:rsid w:val="00FC5F78"/>
     <w:rsid w:val="00FD6F01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -5123,54 +5361,54 @@
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalAJPBSChar">
     <w:name w:val="Normal_AJPBS Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="NormalAJPBS"/>
     <w:rsid w:val="00674CB4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000157-002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000436-000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/edu0000696" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/edu0000696" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000157-002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.uptm.edu.my/index.php/ajpbs/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.uptm.edu.my/index.php/ajpbs/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000436-000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -5396,75 +5634,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1097</Words>
-  <Characters>6254</Characters>
+  <Words>1085</Words>
+  <Characters>6265</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>152</Lines>
+  <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7337</CharactersWithSpaces>
+  <CharactersWithSpaces>7259</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>RAJA ROSEMAWATI BINTI RAJA ABDULLAH</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>f029bdfe-90e1-4af2-9442-b28645bc621e</vt:lpwstr>