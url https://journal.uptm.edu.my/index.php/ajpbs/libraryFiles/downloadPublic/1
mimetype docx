--- v2 (2026-05-11)
+++ v3 (2026-05-31)
@@ -345,91 +345,51 @@
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>e</w:t>
                             </w:r>
                             <w:r w:rsidR="00766455">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>-</w:t>
                             </w:r>
                             <w:r w:rsidR="00766455" w:rsidRPr="00766455">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>ISSN</w:t>
-[...39 lines deleted...]
-                              <w:t>ISSN</w:t>
+                              <w:t>ISSN 2716-666X, ISSN</w:t>
                             </w:r>
                             <w:r w:rsidR="00766455" w:rsidRPr="00766455">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>2462-1072</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
@@ -681,332 +641,68 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="767E31E4" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="624CEE70" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C642D35" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
+    <w:p w14:paraId="6A272105" w14:textId="78C20489" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="0059541A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01C6D988" wp14:editId="4493E9CF">
-[...263 lines deleted...]
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="797D8066" wp14:editId="5EB3C49C">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="797D8066" wp14:editId="0434CDA6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>36829</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6291580" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Straight Connector 15"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks/>
                       </wps:cNvCnPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6291580" cy="0"/>
                         </a:xfrm>
@@ -1014,81 +710,159 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="720E8693" id="Straight Connector 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-.05pt,2.9pt" to="495.35pt,2.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwQOCD0AEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N05SZJEacfaQIL0s&#10;2gBpP4CRZVuoXiDVOPn7Usqju+2tqA+CJJJDzXC8ej47K04ayQTfyNlkKoX2KrTG9438/m33YSkF&#10;JfAt2OB1Iy+a5PP6/bvVGGs9D0OwrUbBIJ7qMTZySCnWVUVq0A5oEqL2HOwCOkh8xL5qEUZGd7aa&#10;T6dP1RiwjRiUJuLb7TUo1wW/67RKX7uOdBK2kfy2VFYs6zGv1XoFdY8QB6Nuz4B/eIUD47npA2oL&#10;CcRPNH9BOaMwUOjSRAVXha4zShcOzGY2/YPNYYCoCxcWh+JDJvp/sOrLaY/CtDy7hRQeHM/okBBM&#10;PySxCd6zggEFB1mpMVLNBRu/x8xVnf0hvgT1gzhWvQnmA8Vr2rlDl9OZrDgX5S8P5fU5CcWXT/NP&#10;s8WSB6TusQrqe2FESp91cCJvGmmNz6JADacXSrk11PeUfO3DzlhbBmu9GBn84yIjA9urs5B46yIT&#10;Jt9LAbZn36qEBZGCNW2uzjiE/XFjUZyAvbPbTfnLInC3N2m59RZouOaV0NVVziS2tjWukctcfK+2&#10;PqPrYs4bgd9y5d0xtJc93jXlwZemN5NmZ70+8/71r7T+BQAA//8DAFBLAwQUAAYACAAAACEASxDn&#10;S9gAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzW6DMBCE75XyDtZWyi0xadUfKCaKInLosaQP&#10;4OAtRsFrhA0hefpue2mPoxl98+Xb2XViwiG0nhRs1gkIpNqblhoFn8fD6hVEiJqM7jyhgisG2BaL&#10;u1xnxl/oA6cqNoIhFDKtwMbYZ1KG2qLTYe17JO6+/OB05Dg00gz6wnDXyYckeZZOt8QPVve4t1if&#10;q9EpmObHA9l4w/P0vr+VVRndWKZKLe/n3RuIiHP8G8OPPqtDwU4nP5IJolOw2vBQwRP7c5umyQuI&#10;02+WRS7/2xffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHBA4IPQAQAAkgMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEsQ50vYAAAABQEAAA8A&#10;AAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" strokecolor="red" strokeweight=".5pt">
+              <v:line w14:anchorId="224DE616" id="Straight Connector 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-.05pt,2.9pt" to="495.35pt,2.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwQOCD0AEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N05SZJEacfaQIL0s&#10;2gBpP4CRZVuoXiDVOPn7Usqju+2tqA+CJJJDzXC8ej47K04ayQTfyNlkKoX2KrTG9438/m33YSkF&#10;JfAt2OB1Iy+a5PP6/bvVGGs9D0OwrUbBIJ7qMTZySCnWVUVq0A5oEqL2HOwCOkh8xL5qEUZGd7aa&#10;T6dP1RiwjRiUJuLb7TUo1wW/67RKX7uOdBK2kfy2VFYs6zGv1XoFdY8QB6Nuz4B/eIUD47npA2oL&#10;CcRPNH9BOaMwUOjSRAVXha4zShcOzGY2/YPNYYCoCxcWh+JDJvp/sOrLaY/CtDy7hRQeHM/okBBM&#10;PySxCd6zggEFB1mpMVLNBRu/x8xVnf0hvgT1gzhWvQnmA8Vr2rlDl9OZrDgX5S8P5fU5CcWXT/NP&#10;s8WSB6TusQrqe2FESp91cCJvGmmNz6JADacXSrk11PeUfO3DzlhbBmu9GBn84yIjA9urs5B46yIT&#10;Jt9LAbZn36qEBZGCNW2uzjiE/XFjUZyAvbPbTfnLInC3N2m59RZouOaV0NVVziS2tjWukctcfK+2&#10;PqPrYs4bgd9y5d0xtJc93jXlwZemN5NmZ70+8/71r7T+BQAA//8DAFBLAwQUAAYACAAAACEASxDn&#10;S9gAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzW6DMBCE75XyDtZWyi0xadUfKCaKInLosaQP&#10;4OAtRsFrhA0hefpue2mPoxl98+Xb2XViwiG0nhRs1gkIpNqblhoFn8fD6hVEiJqM7jyhgisG2BaL&#10;u1xnxl/oA6cqNoIhFDKtwMbYZ1KG2qLTYe17JO6+/OB05Dg00gz6wnDXyYckeZZOt8QPVve4t1if&#10;q9EpmObHA9l4w/P0vr+VVRndWKZKLe/n3RuIiHP8G8OPPqtDwU4nP5IJolOw2vBQwRP7c5umyQuI&#10;02+WRS7/2xffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHBA4IPQAQAAkgMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEsQ50vYAAAABQEAAA8A&#10;AAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" strokecolor="red" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A272105" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
+    <w:p w14:paraId="123F8A22" w14:textId="77777777" w:rsidR="0059541A" w:rsidRPr="00F041DE" w:rsidRDefault="0059541A" w:rsidP="0059541A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0059541A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Please cite this article as:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B2A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Author1*, &amp; Author2. (2025). [Insert your 12-word title here</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B2A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D0C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>The Asian Journal of Professional and Business Studies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B2A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D0C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B2A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>pp, DOI (this citation information is a computer-generated, do not fill anything here)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3181567B" w14:textId="4D748703" w:rsidR="00E640B3" w:rsidRDefault="00E640B3" w:rsidP="00CE47B2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3181567B" w14:textId="4D748703" w:rsidR="00E640B3" w:rsidRDefault="00E640B3" w:rsidP="00CE47B2">
-[...8 lines deleted...]
-    <w:p w14:paraId="3061F5ED" w14:textId="3C7F46CA" w:rsidR="001B2A03" w:rsidRDefault="00320B8F" w:rsidP="00CE47B2">
+    <w:p w14:paraId="3061F5ED" w14:textId="78B1FD4F" w:rsidR="001B2A03" w:rsidRDefault="00320B8F" w:rsidP="00CE47B2">
       <w:pPr>
         <w:pStyle w:val="TitleAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008A43B3">
         <w:t xml:space="preserve">TITLE IS SUGGESTED FOR A MAXIMUM LENGTH </w:t>
       </w:r>
       <w:r>
         <w:t>OF</w:t>
       </w:r>
       <w:r w:rsidRPr="008A43B3">
         <w:t xml:space="preserve"> 12 WORDS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DCDDDEF" w14:textId="2DC7C582" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
       <w:pPr>
         <w:pStyle w:val="TitleAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63F0E218" w14:textId="39225CCC" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
@@ -1316,106 +1090,127 @@
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ADC337E" w14:textId="516026C9" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A43B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E92361" w14:textId="3D5062D2" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
+    <w:p w14:paraId="17E92361" w14:textId="74753CEF" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008A43B3">
         <w:t xml:space="preserve">This document represents the required format for manuscript preparation for publication. By having a standardized format of submission, the editor and reviewers can make the assessment process </w:t>
       </w:r>
       <w:r w:rsidR="006D0B3C">
         <w:t>clearer</w:t>
       </w:r>
       <w:r w:rsidRPr="008A43B3">
         <w:t xml:space="preserve">. This template is to assist the author in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008A43B3">
-        <w:t>amiliarizing</w:t>
+      <w:r w:rsidR="0059541A">
+        <w:t>familiarising</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A43B3">
-        <w:t xml:space="preserve"> with the submission format and understanding the function of each section. On writing the actual abstract, it should be between 200 - 250 words in a single paragraph. It should be a concise summary that clearly outlines the paper’s rationale, methodology, findings, and contribution. The body text should be presented with justified alignment.</w:t>
+        <w:t xml:space="preserve"> with the submission format and understanding the function of each section. On writing the actual abstract, it should be between 200 </w:t>
+      </w:r>
+      <w:r w:rsidR="0059541A">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A43B3">
+        <w:t xml:space="preserve"> 250 words in a single paragraph. It should be a concise summary that clearly outlines the paper’s rationale, methodology, findings, and contribution. The body text should be presented with justified alignment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A483400" w14:textId="77777777" w:rsidR="00AD6FFC" w:rsidRDefault="00AD6FFC" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1587BBBE" w14:textId="74A024C1" w:rsidR="004F326D" w:rsidRPr="00DA312C" w:rsidRDefault="00AD6FFC" w:rsidP="00AD6FFC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA312C">
+      <w:r w:rsidRPr="00665845">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA312C">
-        <w:rPr>
+      <w:r w:rsidRPr="00665845">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA312C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA312C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Keywords1, Keywords2, Keywords3, Keywords4, Keywords5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABEA6D3" w14:textId="1433FF9D" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B4D845D" w14:textId="29E1EE72" w:rsidR="004F326D" w:rsidRDefault="00AD6FFC" w:rsidP="004F326D">
       <w:pPr>
@@ -3002,93 +2797,84 @@
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>CONCLUSION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12CB2B76" w14:textId="77777777" w:rsidR="00851EFA" w:rsidRDefault="00851EFA" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">[Write here – Justify Align, Times New Roman 10, single spacing] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FCA558" w14:textId="77777777" w:rsidR="00A55C6C" w:rsidRDefault="00A55C6C" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7866EC58" w14:textId="77777777" w:rsidR="00A55C6C" w:rsidRDefault="00A55C6C" w:rsidP="00DC7579">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="58A355B6" w14:textId="2C892643" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>ACKNOWLEDGEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E53BBE" w14:textId="77777777" w:rsidR="00855F71" w:rsidRPr="00855F71" w:rsidRDefault="00855F71" w:rsidP="002A5915">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00855F71">
-        <w:lastRenderedPageBreak/>
         <w:t>The authors would like to express their sincere gratitude to [</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Name of Institution or Organization</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
-        <w:t>] for providing the resources and support necessary to complete this study. We would also like to thank all participants who contributed their time and insights to this research. Special appreciation is extended to colleagues and peers who offered valuable feedback during the development of this manuscript.</w:t>
+        <w:t xml:space="preserve">] for providing the resources and support necessary to complete this study. We would also like to thank all participants who contributed their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855F71">
+        <w:lastRenderedPageBreak/>
+        <w:t>time and insights to this research. Special appreciation is extended to colleagues and peers who offered valuable feedback during the development of this manuscript.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="248DB1E2" w14:textId="2A31B8A6" w:rsidR="00855F71" w:rsidRPr="00855F71" w:rsidRDefault="00855F71" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00855F71">
         <w:t>If applicable, this research was supported by [</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Funding Agency/Grant Number, if any</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D9C16E" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:ind w:left="357" w:right="1888"/>
@@ -3243,88 +3029,125 @@
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>All authors have read and approved the final version of the manuscript.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB6C141" w14:textId="77777777" w:rsidR="00DC7579" w:rsidRDefault="00DC7579" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7888F95D" w14:textId="0569868B" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>ETHICS STATEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5B3BAB" w14:textId="23612ED6" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00662119">
+    <w:p w14:paraId="3C5B3BAB" w14:textId="2F0963D4" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00397AFC">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="360"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00855F71">
         <w:t>This research was conducted in accordance with the ethical standards of [</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Name of Institution</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:t>] and adhered to the principles outlined in the Declaration of Helsinki. Ethical approval was obtained from the [</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Institutional Ethics Committee/Review Board</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:t>] under reference number [</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Approval Number, if applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:t>]. All participants were informed about the purpose of the study and provided written informed consent prior to participation. Participants’ privacy and confidentiality were strictly maintained, and data collected were used solely for academic purposes.</w:t>
+      </w:r>
+      <w:r w:rsidR="00397AFC">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00397AFC">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00397AFC" w:rsidRPr="00397AFC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ethic Statement for Secondary Data Only</w:t>
+      </w:r>
+      <w:r w:rsidR="00397AFC">
+        <w:t xml:space="preserve"> (Example)</w:t>
+      </w:r>
+      <w:r w:rsidR="00397AFC">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00397AFC">
+        <w:t xml:space="preserve">This study used secondary data obtained from publicly accessible sources published by the Central Bureau of Statistics (Badan Pusat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00397AFC">
+        <w:t>Statistik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00397AFC">
+        <w:t>/BPS) and other official government publications. The research did not involve direct interaction with human participants, personal data collection, clinical procedures, or experiments involving humans or animals. Therefore, formal ethical approval and informed consent were not required.</w:t>
+      </w:r>
+      <w:r w:rsidR="00397AFC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00397AFC">
+        <w:t>All data used in this study were analyzed solely for academic and research purposes, and the authors ensured that the data were reported accurately, objectively, and responsibly in accordance with academic research ethics standards.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4364AEB1" w14:textId="77777777" w:rsidR="008B567D" w:rsidRDefault="008B567D" w:rsidP="009A6AEF">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="080974F1" w14:textId="48D2160F" w:rsidR="00851EFA" w:rsidRDefault="004F326D" w:rsidP="009B0AA3">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
       </w:pPr>
       <w:r>
         <w:t>REFERENCES</w:t>
       </w:r>
       <w:r w:rsidR="009B0AA3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F9DB1F5" w14:textId="3A820788" w:rsidR="00851EFA" w:rsidRDefault="00851EFA" w:rsidP="00201108">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00851EFA">
@@ -3442,82 +3265,84 @@
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00851EFA" w:rsidRPr="008A43B3" w:rsidSect="00766455">
       <w:headerReference w:type="even" r:id="rId16"/>
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="1020" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31BA165D" w14:textId="77777777" w:rsidR="00B867CB" w:rsidRDefault="00B867CB" w:rsidP="001B2A03">
+    <w:p w14:paraId="19AB7585" w14:textId="77777777" w:rsidR="009D12C6" w:rsidRDefault="009D12C6" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="410A0519" w14:textId="77777777" w:rsidR="00B867CB" w:rsidRDefault="00B867CB" w:rsidP="001B2A03">
+    <w:p w14:paraId="59F0A91E" w14:textId="77777777" w:rsidR="009D12C6" w:rsidRDefault="009D12C6" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="52229E02" w14:textId="77777777" w:rsidR="00320B8F" w:rsidRDefault="00320B8F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
@@ -3874,61 +3699,61 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="79210A3F" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36CE629B" w14:textId="77777777" w:rsidR="00B867CB" w:rsidRDefault="00B867CB" w:rsidP="001B2A03">
+    <w:p w14:paraId="7B6F1536" w14:textId="77777777" w:rsidR="009D12C6" w:rsidRDefault="009D12C6" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54FE0B53" w14:textId="77777777" w:rsidR="00B867CB" w:rsidRDefault="00B867CB" w:rsidP="001B2A03">
+    <w:p w14:paraId="2B319F73" w14:textId="77777777" w:rsidR="009D12C6" w:rsidRDefault="009D12C6" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="10885A4C" w14:textId="77777777" w:rsidR="00320B8F" w:rsidRDefault="00320B8F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6865B6F6" w14:textId="6AABCE44" w:rsidR="001B2A03" w:rsidRDefault="006D28EC" w:rsidP="001B7771">
     <w:pPr>
@@ -4465,91 +4290,97 @@
   <w:rsids>
     <w:rsidRoot w:val="001B2A03"/>
     <w:rsid w:val="00024BC0"/>
     <w:rsid w:val="00033DE0"/>
     <w:rsid w:val="00132400"/>
     <w:rsid w:val="00140879"/>
     <w:rsid w:val="00184D1E"/>
     <w:rsid w:val="001A3532"/>
     <w:rsid w:val="001B044A"/>
     <w:rsid w:val="001B2A03"/>
     <w:rsid w:val="001B7771"/>
     <w:rsid w:val="001C395A"/>
     <w:rsid w:val="001D1E9F"/>
     <w:rsid w:val="001F6DCF"/>
     <w:rsid w:val="00200471"/>
     <w:rsid w:val="00201108"/>
     <w:rsid w:val="002042B5"/>
     <w:rsid w:val="0026556C"/>
     <w:rsid w:val="00265B5A"/>
     <w:rsid w:val="00292D5B"/>
     <w:rsid w:val="002A2FF4"/>
     <w:rsid w:val="002A5915"/>
     <w:rsid w:val="00320B8F"/>
     <w:rsid w:val="003414BB"/>
     <w:rsid w:val="003676EB"/>
+    <w:rsid w:val="00397AFC"/>
     <w:rsid w:val="003E58AD"/>
     <w:rsid w:val="003F37F7"/>
     <w:rsid w:val="00400770"/>
     <w:rsid w:val="004578A8"/>
     <w:rsid w:val="00477D5E"/>
     <w:rsid w:val="004A13ED"/>
     <w:rsid w:val="004A786F"/>
     <w:rsid w:val="004F326D"/>
     <w:rsid w:val="0052309E"/>
     <w:rsid w:val="00565BE9"/>
     <w:rsid w:val="00580BF9"/>
+    <w:rsid w:val="0059541A"/>
     <w:rsid w:val="005E089C"/>
+    <w:rsid w:val="0060679C"/>
     <w:rsid w:val="00653317"/>
     <w:rsid w:val="00662119"/>
+    <w:rsid w:val="00665845"/>
     <w:rsid w:val="00674CB4"/>
     <w:rsid w:val="00675E15"/>
     <w:rsid w:val="006B50D7"/>
     <w:rsid w:val="006D0B3C"/>
     <w:rsid w:val="006D28EC"/>
     <w:rsid w:val="006E7ED2"/>
     <w:rsid w:val="00701963"/>
     <w:rsid w:val="00744C0E"/>
     <w:rsid w:val="00761008"/>
     <w:rsid w:val="00766455"/>
     <w:rsid w:val="007A067B"/>
     <w:rsid w:val="00824799"/>
     <w:rsid w:val="00830115"/>
     <w:rsid w:val="00851EFA"/>
     <w:rsid w:val="00855F71"/>
     <w:rsid w:val="00870331"/>
     <w:rsid w:val="00892864"/>
+    <w:rsid w:val="00894378"/>
     <w:rsid w:val="008A43B3"/>
     <w:rsid w:val="008B567D"/>
     <w:rsid w:val="008C23DF"/>
     <w:rsid w:val="008D0C3E"/>
     <w:rsid w:val="0095544E"/>
     <w:rsid w:val="00963209"/>
     <w:rsid w:val="009A26F9"/>
     <w:rsid w:val="009A6AEF"/>
     <w:rsid w:val="009B0AA3"/>
     <w:rsid w:val="009C0BC7"/>
+    <w:rsid w:val="009D12C6"/>
     <w:rsid w:val="009F05A8"/>
     <w:rsid w:val="00A54A0F"/>
     <w:rsid w:val="00A55C6C"/>
     <w:rsid w:val="00AD0E12"/>
     <w:rsid w:val="00AD6FFC"/>
     <w:rsid w:val="00B308E1"/>
     <w:rsid w:val="00B34779"/>
     <w:rsid w:val="00B66DEC"/>
     <w:rsid w:val="00B753BD"/>
     <w:rsid w:val="00B867CB"/>
     <w:rsid w:val="00B9492E"/>
     <w:rsid w:val="00BF305E"/>
     <w:rsid w:val="00C76DD3"/>
     <w:rsid w:val="00C81202"/>
     <w:rsid w:val="00C85AFB"/>
     <w:rsid w:val="00C95AE2"/>
     <w:rsid w:val="00C966D3"/>
     <w:rsid w:val="00CA0A43"/>
     <w:rsid w:val="00CA2CDA"/>
     <w:rsid w:val="00CE47B2"/>
     <w:rsid w:val="00CF624F"/>
     <w:rsid w:val="00D21E02"/>
     <w:rsid w:val="00D37A1C"/>
     <w:rsid w:val="00D47F84"/>
     <w:rsid w:val="00D621FC"/>
@@ -5634,75 +5465,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1085</Words>
-  <Characters>6265</Characters>
+  <Words>1191</Words>
+  <Characters>7114</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>152</Lines>
-  <Paragraphs>91</Paragraphs>
+  <Lines>139</Lines>
+  <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7259</CharactersWithSpaces>
+  <CharactersWithSpaces>8252</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>RAJA ROSEMAWATI BINTI RAJA ABDULLAH</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>f029bdfe-90e1-4af2-9442-b28645bc621e</vt:lpwstr>