--- v3 (2026-05-31)
+++ v4 (2026-08-22)
@@ -1,1033 +1,571 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5E415B1E" w14:textId="5F7F86BC" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
+    <w:p w14:paraId="5E415B1E" w14:textId="02A3EB59" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
       <w:pPr>
         <w:pStyle w:val="Header"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A2AA3B1" wp14:editId="5DDE2A39">
-[...512 lines deleted...]
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A09480F" wp14:editId="011E4843">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A09480F" wp14:editId="3DD3373E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-29845</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-12701</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6291580" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="17" name="Straight Connector 17"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks/>
                       </wps:cNvCnPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6291580" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-[...7 lines deleted...]
-                        <a:effectLst/>
+                        <a:ln/>
                       </wps:spPr>
-                      <wps:bodyPr/>
-[...122 lines deleted...]
-                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="224DE616" id="Straight Connector 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-.05pt,2.9pt" to="495.35pt,2.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwQOCD0AEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N05SZJEacfaQIL0s&#10;2gBpP4CRZVuoXiDVOPn7Usqju+2tqA+CJJJDzXC8ej47K04ayQTfyNlkKoX2KrTG9438/m33YSkF&#10;JfAt2OB1Iy+a5PP6/bvVGGs9D0OwrUbBIJ7qMTZySCnWVUVq0A5oEqL2HOwCOkh8xL5qEUZGd7aa&#10;T6dP1RiwjRiUJuLb7TUo1wW/67RKX7uOdBK2kfy2VFYs6zGv1XoFdY8QB6Nuz4B/eIUD47npA2oL&#10;CcRPNH9BOaMwUOjSRAVXha4zShcOzGY2/YPNYYCoCxcWh+JDJvp/sOrLaY/CtDy7hRQeHM/okBBM&#10;PySxCd6zggEFB1mpMVLNBRu/x8xVnf0hvgT1gzhWvQnmA8Vr2rlDl9OZrDgX5S8P5fU5CcWXT/NP&#10;s8WSB6TusQrqe2FESp91cCJvGmmNz6JADacXSrk11PeUfO3DzlhbBmu9GBn84yIjA9urs5B46yIT&#10;Jt9LAbZn36qEBZGCNW2uzjiE/XFjUZyAvbPbTfnLInC3N2m59RZouOaV0NVVziS2tjWukctcfK+2&#10;PqPrYs4bgd9y5d0xtJc93jXlwZemN5NmZ70+8/71r7T+BQAA//8DAFBLAwQUAAYACAAAACEASxDn&#10;S9gAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzW6DMBCE75XyDtZWyi0xadUfKCaKInLosaQP&#10;4OAtRsFrhA0hefpue2mPoxl98+Xb2XViwiG0nhRs1gkIpNqblhoFn8fD6hVEiJqM7jyhgisG2BaL&#10;u1xnxl/oA6cqNoIhFDKtwMbYZ1KG2qLTYe17JO6+/OB05Dg00gz6wnDXyYckeZZOt8QPVve4t1if&#10;q9EpmObHA9l4w/P0vr+VVRndWKZKLe/n3RuIiHP8G8OPPqtDwU4nP5IJolOw2vBQwRP7c5umyQuI&#10;02+WRS7/2xffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHBA4IPQAQAAkgMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEsQ50vYAAAABQEAAA8A&#10;AAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" strokecolor="red" strokeweight=".5pt">
+              <v:line w14:anchorId="136CC163" id="Straight Connector 17" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-2.35pt,-1pt" to="493.05pt,-1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARm9xPqwEAAKsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01r3DAQvRf6H4TuXdsLDalZbw4J7SWk&#10;oWl/gCKP1iL6QqOsvf++I3ntliSUUnoR1sy8N++NxruryRp2hIjau443m5ozcNL32h06/uP75w+X&#10;nGESrhfGO+j4CZBf7d+/242hha0fvOkhMiJx2I6h40NKoa0qlANYgRsfwFFS+WhFoms8VH0UI7Fb&#10;U23r+qIafexD9BIQKXozJ/m+8CsFMn1VCiEx03HSlsoZy/mYz2q/E+0hijBoeZYh/kGFFdpR05Xq&#10;RiTBnqN+RWW1jB69ShvpbeWV0hKKB3LT1C/cPAwiQPFCw8Gwjgn/H628O167+5ily8k9hFsvn5CG&#10;Uo0B2zWZLxjmsklFm8tJO5vKIE/rIGFKTFLwYvup+XhJ85ZLrhLtAgwR0xfwluWPjhvtskfRiuMt&#10;ptxatEtJDhu3yJkVFC3pZGBOfgPFdE89m0JSFgeuTWRHQU/ePzX5iYnSOKrMEKWNWUH1n0Hn2gyD&#10;skx/C1yrS0fv0gq02vn4Vtc0LVLVXH9+BJy9ZtuPvj/dx2UctBHF2Xl788r9fi/wX//Y/icAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCZRzsM3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcWqcRCiXEqapKCHFBNIW7G2+dgH8i20nD27OIQzmtdmc0+021ma1hE4bYeydgtcyAoWu9&#10;6p0W8H54WqyBxSSdksY7FPCNETb19VUlS+XPbo9TkzSjEBdLKaBLaSg5j22HVsalH9CRdvLBykRr&#10;0FwFeaZwa3ieZQW3snf0oZMD7jpsv5rRCjAvYfrQO72N4/O+aD7fTvnrYRLi9mbePgJLOKeLGX7x&#10;CR1qYjr60anIjIDF3T05aeZUifSHdbECdvw78Lri/wvUPwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQARm9xPqwEAAKsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCZRzsM3QAAAAgBAAAPAAAAAAAAAAAAAAAAAAUEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAADwUAAAAA&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
-                <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123F8A22" w14:textId="77777777" w:rsidR="0059541A" w:rsidRPr="00F041DE" w:rsidRDefault="0059541A" w:rsidP="0059541A">
-[...95 lines deleted...]
-    <w:p w14:paraId="3061F5ED" w14:textId="78B1FD4F" w:rsidR="001B2A03" w:rsidRDefault="00320B8F" w:rsidP="00CE47B2">
+    <w:p w14:paraId="3061F5ED" w14:textId="1DCF0361" w:rsidR="001B2A03" w:rsidRPr="00E94DAD" w:rsidRDefault="00E94DAD" w:rsidP="00CE47B2">
       <w:pPr>
         <w:pStyle w:val="TitleAJPBS"/>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 12 WORDS</w:t>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94DAD">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Title Is Suggested For A Maximum Length Of 12 Words</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DCDDDEF" w14:textId="2DC7C582" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
       <w:pPr>
         <w:pStyle w:val="TitleAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63F0E218" w14:textId="39225CCC" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidRPr="008A43B3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>*, Author</w:t>
       </w:r>
       <w:r w:rsidRPr="008A43B3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD2DC47" w14:textId="27EB7D47" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
+    <w:p w14:paraId="1FD2DC47" w14:textId="486229D8" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008A43B3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008A43B3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>Faculty/Department, Affiliation</w:t>
       </w:r>
       <w:r w:rsidR="00653317">
-        <w:t xml:space="preserve">, Country </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5778C">
+        <w:t xml:space="preserve">Postcode, State, </w:t>
+      </w:r>
+      <w:r w:rsidR="00653317">
+        <w:t xml:space="preserve">Country </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="736D1A18" w14:textId="1141ED6E" w:rsidR="008A43B3" w:rsidRDefault="00653317" w:rsidP="00F73099">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Corresponding author: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>author@email.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="293E504E" w14:textId="77777777" w:rsidR="00F73099" w:rsidRDefault="00F73099" w:rsidP="00F73099">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A082FC0" w14:textId="0C94B9A4" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00F73099">
-[...63 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblInd w:w="1440" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1631"/>
+        <w:gridCol w:w="1605"/>
+        <w:gridCol w:w="1605"/>
+        <w:gridCol w:w="1597"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000B40A1" w:rsidRPr="00987831" w14:paraId="2BE4319C" w14:textId="77777777" w:rsidTr="00A83803">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A03FC79" w14:textId="77777777" w:rsidR="000B40A1" w:rsidRPr="00987831" w:rsidRDefault="000B40A1" w:rsidP="00A83803">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00987831">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Received</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15F99343" w14:textId="77777777" w:rsidR="000B40A1" w:rsidRPr="00987831" w:rsidRDefault="000B40A1" w:rsidP="00A83803">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00987831">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Revised</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22933AFF" w14:textId="77777777" w:rsidR="000B40A1" w:rsidRPr="00987831" w:rsidRDefault="000B40A1" w:rsidP="00A83803">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00987831">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Accepted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="054B1152" w14:textId="77777777" w:rsidR="000B40A1" w:rsidRPr="00987831" w:rsidRDefault="000B40A1" w:rsidP="00A83803">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00987831">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Published</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B40A1" w:rsidRPr="00987831" w14:paraId="32450CAE" w14:textId="77777777" w:rsidTr="00A83803">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4FF7B3" w14:textId="234061B5" w:rsidR="000B40A1" w:rsidRPr="00987831" w:rsidRDefault="000B40A1" w:rsidP="00A83803">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00987831">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52DE798C" w14:textId="6EE58E53" w:rsidR="000B40A1" w:rsidRPr="00987831" w:rsidRDefault="000B40A1" w:rsidP="00A83803">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> November 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE9E2E0" w14:textId="286B4233" w:rsidR="000B40A1" w:rsidRPr="00987831" w:rsidRDefault="000B40A1" w:rsidP="00A83803">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00987831">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> November 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16B17E40" w14:textId="363617D0" w:rsidR="000B40A1" w:rsidRPr="00987831" w:rsidRDefault="000B40A1" w:rsidP="00A83803">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00987831">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>30 December 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="50EAF6DA" w14:textId="216942F1" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48DE1433" wp14:editId="26FE3652">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>127635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6291580" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="76" name="Straight Connector 76"/>
@@ -1049,678 +587,1303 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+          <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="14CFDD54" id="Straight Connector 76" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,10.05pt" to="495.4pt,10.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbtjfd3AEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkaNoZcXpI0F2K&#10;LUC6H8DKsi1MEgVRi5N/P0r5aLrdhvkgUKL4yPf0vHw8OCv2OpJB38jZZCqF9gpb4/tG/nh5+vQg&#10;BSXwLVj0upFHTfJx9fHDcgy1nuOAttVRMIinegyNHFIKdVWRGrQDmmDQnpMdRgeJt7Gv2ggjoztb&#10;zafTRTVibENEpYn4dHNKylXB7zqt0veuI52EbSTPlsoay/qa12q1hLqPEAajzmPAP0zhwHhueoXa&#10;QALxK5q/oJxREQm7NFHoKuw6o3ThwGxm0z/Y7AYIunBhcShcZaL/B6u+7bdRmLaR9wspPDh+o12K&#10;YPohiTV6zwpiFJxkpcZANRes/TZmrurgd+EZ1U/iXPUumTcUTtcOXXT5OpMVh6L88aq8PiSh+HAx&#10;/zK7e+AHUpdcBfWlMERKXzU6kYNGWuOzKFDD/plSbg315Uo+9vhkrC0Pa70YG/l5dn/HyMD26iwk&#10;Dl1gwuR7KcD27FuVYkEktKbN1RmHjrS2UeyBrcOOa3F84XGlsECJE8yhfFkYnuBdaR5nAzScikvq&#10;5DRnEtvdGtfIh9tq63NHXQx7JvUmYY5esT1u40VnNkNpejZudtvtnuPb32v1GwAA//8DAFBLAwQU&#10;AAYACAAAACEAgu1cntkAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIvVG7&#10;VYVIGqeqkDhDSyv16MRLEhGvI9tpk79nEQc4zs5q5k2xm1wvrhhi50nDaqlAINXedtRoOH28Pj6D&#10;iMmQNb0n1DBjhF15f1eY3PobHfB6TI3gEIq50dCmNORSxrpFZ+LSD0jsffrgTGIZGmmDuXG46+Va&#10;qSfpTEfc0JoBX1qsv46j05ANl3gea0zzfHjH0xzDfvNWab14mPZbEAmn9PcMP/iMDiUzVX4kG0Wv&#10;gYckDWu1AsFulikeUv0eZFnI//jlNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbtjfd&#10;3AEAAKYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCC&#10;7Vye2QAAAAYBAAAPAAAAAAAAAAAAAAAAADYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" strokecolor="windowText" strokeweight=".25pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="098BD2ED" w14:textId="54278312" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ADC337E" w14:textId="516026C9" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A43B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E92361" w14:textId="74753CEF" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
+    <w:p w14:paraId="17E92361" w14:textId="551AE02B" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008A43B3">
-        <w:t xml:space="preserve">This document represents the required format for manuscript preparation for publication. By having a standardized format of submission, the editor and reviewers can make the assessment process </w:t>
+        <w:t xml:space="preserve">This document represents the required format for manuscript preparation for publication. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94DAD">
+        <w:t>With a standardized submission format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A43B3">
+        <w:t xml:space="preserve">, the editor and reviewers can make the assessment process </w:t>
       </w:r>
       <w:r w:rsidR="006D0B3C">
         <w:t>clearer</w:t>
       </w:r>
       <w:r w:rsidRPr="008A43B3">
         <w:t xml:space="preserve">. This template is to assist the author in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0059541A">
         <w:t>familiarising</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A43B3">
-        <w:t xml:space="preserve"> with the submission format and understanding the function of each section. On writing the actual abstract, it should be between 200 </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94DAD">
+        <w:t xml:space="preserve">themselves </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A43B3">
+        <w:t xml:space="preserve">with the submission format and understanding the function of each section. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94DAD">
+        <w:t>When</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A43B3">
+        <w:t xml:space="preserve"> writing the actual abstract, it should be between 200 </w:t>
       </w:r>
       <w:r w:rsidR="0059541A">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="008A43B3">
         <w:t xml:space="preserve"> 250 words in a single paragraph. It should be a concise summary that clearly outlines the paper’s rationale, methodology, findings, and contribution. The body text should be presented with justified alignment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A483400" w14:textId="77777777" w:rsidR="00AD6FFC" w:rsidRDefault="00AD6FFC" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1587BBBE" w14:textId="74A024C1" w:rsidR="004F326D" w:rsidRPr="00DA312C" w:rsidRDefault="00AD6FFC" w:rsidP="00AD6FFC">
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00DA312C">
+    <w:p w14:paraId="7239F14F" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="00AD6FFC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Keywords1, Keywords2, Keywords3, Keywords4, Keywords5</w:t>
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9710"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B5778C" w:rsidRPr="0012799A" w14:paraId="5B34106F" w14:textId="77777777" w:rsidTr="0012799A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E0B290" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRPr="0012799A" w:rsidRDefault="00B5778C" w:rsidP="00B5778C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012799A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Keywords:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012799A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012799A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Keywords1, Keywords2, Keywords3, Keywords4, Keywords5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AEE8368" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRPr="0012799A" w:rsidRDefault="00B5778C" w:rsidP="00AD6FFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5778C" w:rsidRPr="0012799A" w14:paraId="54401222" w14:textId="77777777" w:rsidTr="0012799A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4766DF2D" w14:textId="2345C464" w:rsidR="00B5778C" w:rsidRPr="0012799A" w:rsidRDefault="00B5778C" w:rsidP="00B5778C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012799A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>How to Cite</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012799A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012799A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012799A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="0012799A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Author1*, &amp; Author2. (2025). [Insert your 12-word title here]. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012799A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The Asian Journal of Professional and Business Studies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012799A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="007C4FFC" w:rsidRPr="0012799A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012799A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(2), pp, DOI (this citation information is computer-generated</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012799A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0012799A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do not fill anything here)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="776762A3" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRPr="0012799A" w:rsidRDefault="00B5778C" w:rsidP="00AD6FFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B5778C" w:rsidRPr="0012799A" w14:paraId="7AC444FD" w14:textId="77777777" w:rsidTr="0012799A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9C61DB" w14:textId="772112D3" w:rsidR="00B5778C" w:rsidRPr="0012799A" w:rsidRDefault="00B5778C" w:rsidP="0012799A">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012799A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Copyright: © 2025 The Author(s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3362D345" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRPr="0012799A" w:rsidRDefault="00B5778C" w:rsidP="0012799A">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012799A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Published by Universiti Poly-Tech Malaysia.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="714FC732" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRPr="0012799A" w:rsidRDefault="00B5778C" w:rsidP="0012799A">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012799A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This article is published under the Creative Commons Attribute (CC BY 4.0) license: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="0012799A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>http://creativecommons.org/licenses/by/4.0/legalcode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="39047333" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRPr="0012799A" w:rsidRDefault="00B5778C" w:rsidP="00AD6FFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="66959B8F" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="00AD6FFC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C60A40" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="00AD6FFC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E98B0A9" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRPr="00DA312C" w:rsidRDefault="00B5778C" w:rsidP="00AD6FFC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3ABEA6D3" w14:textId="1433FF9D" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B4D845D" w14:textId="29E1EE72" w:rsidR="004F326D" w:rsidRDefault="00AD6FFC" w:rsidP="004F326D">
+    <w:p w14:paraId="686DDEF1" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...68 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="024AC25E" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B2BF115" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="747795D3" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D85BFDB" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120F2EDE" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03086CB5" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C697C71" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00DEA53C" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F98A78" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC3EEBD" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BDB692C" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4967D052" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25ECB4C4" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC72CA4" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33F25FE0" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B4D845D" w14:textId="163BAE58" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="02E2DA99" w14:textId="71A7CF5F" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="003676EB">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00892864">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INTRODUCTION</w:t>
       </w:r>
       <w:r w:rsidR="00200471" w:rsidRPr="00892864">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00892864">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HEADING 1 (Align left, UPPERCASE</w:t>
       </w:r>
       <w:r w:rsidR="003676EB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00892864">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bold, Times New Roman 12)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E8BF47" w14:textId="3536E589" w:rsidR="004F326D" w:rsidRDefault="00A55C6C" w:rsidP="00A55C6C">
+    <w:p w14:paraId="53E8BF47" w14:textId="3F9003A5" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00A55C6C">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="7380"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="826"/>
         </w:tabs>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004F326D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-      <w:r w:rsidR="004F326D" w:rsidRPr="004F326D">
+        <w:t xml:space="preserve">This template is constructed to assist authors in presenting their work so that it will be easy </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4769">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">This template is constructed to assist authors in presenting their work so that it will be easy to be reviewed by the reviewers. Having a standard template will also assist in the eventual publication process should the paper is accepted. Submitting an article that is easier to be read by the reviewer will assist in expediting the review process. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0894CB6F" w14:textId="77777777" w:rsidR="00D21E02" w:rsidRPr="004F326D" w:rsidRDefault="00D21E02" w:rsidP="00D21E02">
+        <w:t>for reviewers to review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F326D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Having a standard template will also assist in the eventual publication process should the paper is accepted. Submitting an article that is easier </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4769">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>for reviewers to read will help expedite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F326D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the review process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0894CB6F" w14:textId="67C136B4" w:rsidR="00D21E02" w:rsidRPr="004F326D" w:rsidRDefault="009E4769" w:rsidP="00D21E02">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="7380"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="826"/>
         </w:tabs>
         <w:ind w:right="0" w:firstLine="426"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="361D6506" w14:textId="20B95CCA" w:rsidR="00DA312C" w:rsidRDefault="004F326D" w:rsidP="00D21E02">
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(spacing 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361D6506" w14:textId="3328D5A1" w:rsidR="00DA312C" w:rsidRDefault="004F326D" w:rsidP="00D21E02">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F326D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>This template was designed such that the author can substitute each section with one’s work accordingly and expand it as necessary. It includes samples of referencing and type formatting which is expected when submitting a manuscript in MS Word, which is the only acceptable format. The manuscript must not exceed 10,000 words excluding references and appendices. The manuscript also should meet the similarity index for less than 30%.  The body text should be presented in a single paragraph with justified alignment.</w:t>
+        <w:t xml:space="preserve">This template was designed such that the author can substitute each section with one’s work accordingly and expand it as necessary. It includes samples of referencing and </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4769">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">formatting, which are expected when submitting a manuscript in MS Word, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F326D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the only acceptable format. The manuscript must not exceed 10,000 words excluding references and appendices. The manuscript </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4769">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>should also meet a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F326D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> similarity index </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4769">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F326D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> less than 30%. The body text should be presented in a single paragraph with justified alignment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72945776" w14:textId="77777777" w:rsidR="00DA312C" w:rsidRDefault="00DA312C" w:rsidP="00DA312C">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="283D75E3" w14:textId="140A8739" w:rsidR="004F326D" w:rsidRDefault="004A786F" w:rsidP="004A786F">
+    <w:p w14:paraId="283D75E3" w14:textId="40984526" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004A786F">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="284" w:right="1888" w:hanging="284"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F326D">
         <w:t>LITERATURE REVIEW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C4F140" w14:textId="4C99A444" w:rsidR="00AD6FFC" w:rsidRDefault="004F326D" w:rsidP="004578A8">
+    <w:p w14:paraId="42C4F140" w14:textId="136D65F1" w:rsidR="00AD6FFC" w:rsidRDefault="004F326D" w:rsidP="004578A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dependent Variable</w:t>
+        <w:t>Variable</w:t>
       </w:r>
       <w:r w:rsidR="00200471" w:rsidRPr="00265B5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AD6FFC" w:rsidRPr="00265B5A">
+      <w:r w:rsidR="009E4769">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6FFC" w:rsidRPr="00265B5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Heading 2 (Align left, Cap First Word, Bold, Times New Roman 12)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC0E023" w14:textId="2C7FED72" w:rsidR="00674CB4" w:rsidRDefault="00674CB4" w:rsidP="002A5915">
+    <w:p w14:paraId="2BC0E023" w14:textId="578E05E1" w:rsidR="00674CB4" w:rsidRDefault="00674CB4" w:rsidP="009E4769">
       <w:pPr>
         <w:spacing w:after="240"/>
-        <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674CB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Submitted an article should be structured in a way that follows a suitable journal publication style. The paper should be segmented with appropriate headings such as the following flow: Abstract, Introduction, Methodology, Results, Discussion/Conclusion, and References. However, the author may include other headings as deem necessary, such as Literature Review and Acknowledgement. The body text should be presented in a single paragraph with justified alignment.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Submitted </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4769">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="06C6D9D4" w14:textId="04F76C4E" w:rsidR="004F326D" w:rsidRPr="009A26F9" w:rsidRDefault="004F326D" w:rsidP="00AD6FFC">
+        <w:t>articles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be structured in a way that follows a suitable journal publication style. The paper should be segmented with appropriate headings</w:t>
+      </w:r>
+      <w:r w:rsidR="009E4769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, following the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">flow: Abstract, Introduction, Methodology, Results, Discussion/Conclusion, and References. However, the author may include other headings as </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>deemed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> necessary, such as Literature Review and Acknowledgement. The body text should be presented in a single paragraph with justified alignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C6D9D4" w14:textId="068FFC57" w:rsidR="004F326D" w:rsidRPr="009A26F9" w:rsidRDefault="004F326D" w:rsidP="00AD6FFC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:hanging="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A26F9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Independent Variable 1 </w:t>
+        <w:t xml:space="preserve">Variable </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A26F9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32BB363E" w14:textId="7ED988E6" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00E929F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="811" w:hanging="811"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674CB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Subheading (Heading 3) (Align left, Italic, Cap First Word, Times New Roman 12)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A65CE12" w14:textId="5D331280" w:rsidR="00674CB4" w:rsidRDefault="00674CB4" w:rsidP="002A5915">
+    <w:p w14:paraId="7A65CE12" w14:textId="5D331280" w:rsidR="00674CB4" w:rsidRDefault="00674CB4" w:rsidP="009E4769">
       <w:pPr>
         <w:spacing w:after="240"/>
-        <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674CB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sub-heading may be inserted to improve the structure of the paper. This paragraph is an example of how a sub-heading. If required, a further hierarchical breakdown can utilise the subsection or bullet points. The body text should be presented in a single paragraph with justified alignment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C9E6AA" w14:textId="7BB71C43" w:rsidR="00FC5F78" w:rsidRPr="00674CB4" w:rsidRDefault="00FC5F78" w:rsidP="00FC5F78">
+    <w:p w14:paraId="13C9E6AA" w14:textId="02E3E2E3" w:rsidR="00FC5F78" w:rsidRPr="00674CB4" w:rsidRDefault="00FC5F78" w:rsidP="00FC5F78">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674CB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Submitted an article should be structured in a way that follows a suitable journal publication style. The paper should be segmented with appropriate headings such as the following flow: Abstract, Introduction, Methodology, Results, Discussion/Conclusion, and References. However, the author may include other headings as deem necessary, such as Literature Review and Acknowledgement. </w:t>
+        <w:t xml:space="preserve">Submitted </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>articles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be structured in a way that follows a suitable journal publication style. The paper should be segmented with appropriate headings such as the following flow: Abstract, Introduction, Methodology, Results, Discussion/Conclusion, and References. However, the author may include other headings as </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>deemed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> necessary, such as Literature Review and Acknowledgement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F8A9D85" w14:textId="77777777" w:rsidR="00FC5F78" w:rsidRPr="00674CB4" w:rsidRDefault="00FC5F78" w:rsidP="00FC5F78">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FF7FC3D" w14:textId="77777777" w:rsidR="00674CB4" w:rsidRPr="00AD6FFC" w:rsidRDefault="00674CB4" w:rsidP="00E929F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="629" w:hanging="646"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6FFC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Subsections (Align Left, Sentence Case, Times New Roman 11)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1996F715" w14:textId="7AD37236" w:rsidR="00674CB4" w:rsidRDefault="00674CB4" w:rsidP="001B044A">
+    <w:p w14:paraId="1996F715" w14:textId="3D3AF77C" w:rsidR="00674CB4" w:rsidRDefault="00674CB4" w:rsidP="009E4769">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLine="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00674CB4">
-        <w:t>This section is to illustrate format in the subsection. The text should be represented in single column with justified alignment. The body text should be presented with justified alignment.</w:t>
+        <w:t xml:space="preserve">This section </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4769">
+        <w:t>illustrates the subsection format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674CB4">
+        <w:t>. The text should be represented in single column with justified alignment. The body text should be presented with justified alignment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F9A01B3" w14:textId="77777777" w:rsidR="001B044A" w:rsidRDefault="001B044A" w:rsidP="001B044A">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="357"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37E0835F" w14:textId="66F38EE0" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00A55C6C">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:right="1888" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>METHODOLOGY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BD2568" w14:textId="6530EE4B" w:rsidR="009A26F9" w:rsidRDefault="006B50D7" w:rsidP="00662119">
+    <w:p w14:paraId="28BD2568" w14:textId="6530EE4B" w:rsidR="009A26F9" w:rsidRDefault="006B50D7" w:rsidP="009E4769">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="240"/>
-        <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r w:rsidRPr="006B50D7">
         <w:t>Figures and tables are to be embedded in the main text body. They should not have cosmetic enhancement such as a shadow frame. One blank line separates the figure or table with the following text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF7E4B4" w14:textId="3A94520A" w:rsidR="00292D5B" w:rsidRPr="00292D5B" w:rsidRDefault="00292D5B" w:rsidP="00024BC0">
+    <w:p w14:paraId="62991760" w14:textId="77777777" w:rsidR="00EC29BC" w:rsidRDefault="00EC29BC" w:rsidP="009E4769">
+      <w:pPr>
+        <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D199FFE" w14:textId="77777777" w:rsidR="00EC29BC" w:rsidRDefault="00EC29BC" w:rsidP="009E4769">
+      <w:pPr>
+        <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CF8A3CB" w14:textId="77777777" w:rsidR="00EC29BC" w:rsidRDefault="00EC29BC" w:rsidP="009E4769">
+      <w:pPr>
+        <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C411E3" w14:textId="77777777" w:rsidR="00EC29BC" w:rsidRDefault="00EC29BC" w:rsidP="009E4769">
+      <w:pPr>
+        <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6007B2B9" w14:textId="77777777" w:rsidR="00EC29BC" w:rsidRDefault="00EC29BC" w:rsidP="009E4769">
+      <w:pPr>
+        <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65207858" w14:textId="77777777" w:rsidR="00EC29BC" w:rsidRDefault="00EC29BC" w:rsidP="009E4769">
+      <w:pPr>
+        <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF7E4B4" w14:textId="194E338F" w:rsidR="00292D5B" w:rsidRPr="00292D5B" w:rsidRDefault="00292D5B" w:rsidP="00024BC0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00292D5B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1783,141 +1946,165 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00292D5B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3A0DA535" w14:textId="77777777" w:rsidR="00292D5B" w:rsidRDefault="00292D5B" w:rsidP="00024BC0">
+      <w:r w:rsidR="00EC29BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(bold left)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0DA535" w14:textId="4658AAF9" w:rsidR="00292D5B" w:rsidRDefault="00292D5B" w:rsidP="00024BC0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B50D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Each figure must be explained by a legend at the bottom using the same format as body text</w:t>
       </w:r>
+      <w:r w:rsidR="00EC29BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, image in the center.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0B159E36" w14:textId="188A2B22" w:rsidR="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00725C49">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61437F37" wp14:editId="0AC91F93">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61437F37" wp14:editId="78EC1C55">
             <wp:extent cx="2297501" cy="1573360"/>
             <wp:effectExtent l="0" t="0" r="7620" b="8255"/>
             <wp:docPr id="37" name="Picture 37" descr="Image result for graf"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 80" descr="Image result for graf"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="4198" b="4580"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2305549" cy="1578872"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4281AD04" w14:textId="302EC395" w:rsidR="00292D5B" w:rsidRPr="00292D5B" w:rsidRDefault="006B50D7" w:rsidP="00024BC0">
+    <w:p w14:paraId="4281AD04" w14:textId="52A3EEFE" w:rsidR="00292D5B" w:rsidRPr="00292D5B" w:rsidRDefault="006B50D7" w:rsidP="00024BC0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00292D5B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1981,75 +2168,110 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00292D5B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="28348F1E" w14:textId="0B2C6271" w:rsidR="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="00024BC0">
+      <w:r w:rsidR="002C7876">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Bold left)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28348F1E" w14:textId="092E7F89" w:rsidR="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="00024BC0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B50D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Each table must be preceded with a label placed with sequence number and title using the same format as body text.</w:t>
+        <w:t xml:space="preserve">Each table must be preceded </w:t>
+      </w:r>
+      <w:r w:rsidR="002C7876">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>by a label with a sequence number and title,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B50D7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using the same format as body text.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1646"/>
         <w:gridCol w:w="1567"/>
         <w:gridCol w:w="1579"/>
         <w:gridCol w:w="1542"/>
         <w:gridCol w:w="1662"/>
         <w:gridCol w:w="1598"/>
       </w:tblGrid>
       <w:tr w:rsidR="006B50D7" w:rsidRPr="00DC7579" w14:paraId="776703E7" w14:textId="77777777" w:rsidTr="006B50D7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
@@ -2826,55 +3048,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>ACKNOWLEDGEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E53BBE" w14:textId="77777777" w:rsidR="00855F71" w:rsidRPr="00855F71" w:rsidRDefault="00855F71" w:rsidP="002A5915">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00855F71">
         <w:t>The authors would like to express their sincere gratitude to [</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Name of Institution or Organization</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
-        <w:t xml:space="preserve">] for providing the resources and support necessary to complete this study. We would also like to thank all participants who contributed their </w:t>
-[...3 lines deleted...]
-        <w:t>time and insights to this research. Special appreciation is extended to colleagues and peers who offered valuable feedback during the development of this manuscript.</w:t>
+        <w:t>] for providing the resources and support necessary to complete this study. We would also like to thank all participants who contributed their time and insights to this research. Special appreciation is extended to colleagues and peers who offered valuable feedback during the development of this manuscript.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="248DB1E2" w14:textId="2A31B8A6" w:rsidR="00855F71" w:rsidRPr="00855F71" w:rsidRDefault="00855F71" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00855F71">
         <w:t>If applicable, this research was supported by [</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Funding Agency/Grant Number, if any</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D9C16E" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:ind w:left="357" w:right="1888"/>
@@ -3011,73 +3229,84 @@
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Author 2 was responsible for data collection, analysis, and validation of the results.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E8D381" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Author 3 provided supervision, critical review, and editing of the final manuscript.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AED1731" w14:textId="7B17A130" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>All authors have read and approved the final version of the manuscript.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1D7F1D2C" w14:textId="77777777" w:rsidR="004A2087" w:rsidRDefault="004A2087" w:rsidP="00DC7579">
+      <w:pPr>
+        <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751A31C6" w14:textId="77777777" w:rsidR="004A2087" w:rsidRDefault="004A2087" w:rsidP="00DC7579">
+      <w:pPr>
+        <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="1FB6C141" w14:textId="77777777" w:rsidR="00DC7579" w:rsidRDefault="00DC7579" w:rsidP="00DC7579">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7888F95D" w14:textId="0569868B" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>ETHICS STATEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5B3BAB" w14:textId="2F0963D4" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00397AFC">
+    <w:p w14:paraId="3C5B3BAB" w14:textId="2F0963D4" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="002C7876">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00855F71">
         <w:t>This research was conducted in accordance with the ethical standards of [</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Name of Institution</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:t>] and adhered to the principles outlined in the Declaration of Helsinki. Ethical approval was obtained from the [</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Institutional Ethics Committee/Review Board</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:t>] under reference number [</w:t>
       </w:r>
@@ -3087,67 +3316,59 @@
           <w:bCs/>
         </w:rPr>
         <w:t>Approval Number, if applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:t>]. All participants were informed about the purpose of the study and provided written informed consent prior to participation. Participants’ privacy and confidentiality were strictly maintained, and data collected were used solely for academic purposes.</w:t>
       </w:r>
       <w:r w:rsidR="00397AFC">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00397AFC">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00397AFC" w:rsidRPr="00397AFC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ethic Statement for Secondary Data Only</w:t>
       </w:r>
       <w:r w:rsidR="00397AFC">
         <w:t xml:space="preserve"> (Example)</w:t>
       </w:r>
       <w:r w:rsidR="00397AFC">
         <w:br/>
-      </w:r>
-      <w:r w:rsidR="00397AFC">
         <w:t xml:space="preserve">This study used secondary data obtained from publicly accessible sources published by the Central Bureau of Statistics (Badan Pusat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00397AFC">
         <w:t>Statistik</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00397AFC">
-        <w:t>/BPS) and other official government publications. The research did not involve direct interaction with human participants, personal data collection, clinical procedures, or experiments involving humans or animals. Therefore, formal ethical approval and informed consent were not required.</w:t>
-[...5 lines deleted...]
-        <w:t>All data used in this study were analyzed solely for academic and research purposes, and the authors ensured that the data were reported accurately, objectively, and responsibly in accordance with academic research ethics standards.</w:t>
+        <w:t>/BPS) and other official government publications. The research did not involve direct interaction with human participants, personal data collection, clinical procedures, or experiments involving humans or animals. Therefore, formal ethical approval and informed consent were not required. All data used in this study were analyzed solely for academic and research purposes, and the authors ensured that the data were reported accurately, objectively, and responsibly in accordance with academic research ethics standards.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4364AEB1" w14:textId="77777777" w:rsidR="008B567D" w:rsidRDefault="008B567D" w:rsidP="009A6AEF">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="080974F1" w14:textId="48D2160F" w:rsidR="00851EFA" w:rsidRDefault="004F326D" w:rsidP="009B0AA3">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
       </w:pPr>
       <w:r>
         <w:t>REFERENCES</w:t>
       </w:r>
       <w:r w:rsidR="009B0AA3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F9DB1F5" w14:textId="3A820788" w:rsidR="00851EFA" w:rsidRDefault="00851EFA" w:rsidP="00201108">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00851EFA">
@@ -3176,201 +3397,188 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">development: Examining word- and child-level predictors of performance. </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Journal of Educational Psychology</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>114</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">(6), 1242–1256. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/edu0000696</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34121828" w14:textId="6FCE5D08" w:rsidR="00851EFA" w:rsidRDefault="00851EFA" w:rsidP="00201108">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">Levenson, H., Jinich, S., Vaz, A., &amp; Rousmaniere, T. (2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Deliberate practice in emotionally focused couple therapy</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">. American Psychological Association. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/0000436-000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34F25EF9" w14:textId="0FDEEFC7" w:rsidR="00851EFA" w:rsidRPr="008A43B3" w:rsidRDefault="00851EFA" w:rsidP="00201108">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">Zeleke, W. A., Hughes, T. L., &amp; Drozda, N. (2020). Home–school collaboration to promote mind–body health. In C. Maykel &amp; M. A. Bray (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Promoting mind–body health in schools: Interventions for mental health professionals</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve"> (pp. 11–26). American Psychological Association.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/0000157-002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00851EFA" w:rsidRPr="008A43B3" w:rsidSect="00766455">
-      <w:headerReference w:type="even" r:id="rId16"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="1020" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19AB7585" w14:textId="77777777" w:rsidR="009D12C6" w:rsidRDefault="009D12C6" w:rsidP="001B2A03">
+    <w:p w14:paraId="34FE50FA" w14:textId="77777777" w:rsidR="006C1C44" w:rsidRDefault="006C1C44" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59F0A91E" w14:textId="77777777" w:rsidR="009D12C6" w:rsidRDefault="009D12C6" w:rsidP="001B2A03">
+    <w:p w14:paraId="7FE4D241" w14:textId="77777777" w:rsidR="006C1C44" w:rsidRDefault="006C1C44" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20F0ABCE" w14:textId="2DE34182" w:rsidR="00674CB4" w:rsidRPr="00674CB4" w:rsidRDefault="00674CB4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B7A2B7E" wp14:editId="57329D1D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-124460</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6291580" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -3394,51 +3602,51 @@
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:sysClr val="windowText" lastClr="000000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+        <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="32A0C577" id="Straight Connector 36" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-9.8pt" to="495.4pt,-9.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCaYWA2wEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGyepNk2tOHtItL2s&#10;2kjZ/oBZjG1UYBBD4+TfdyAfzba3qj6ggWHezHs8rx6PzoqDjmTQN3I2mUqhvcLW+L6R31+ePiyl&#10;oAS+BYteN/KkST6u379bjaHWcxzQtjoKBvFUj6GRQ0qhripSg3ZAEwzac7LD6CDxNvZVG2FkdGer&#10;+XS6qEaMbYioNBGfbs9JuS74XadV+tZ1pJOwjeTZUlljWV/zWq1XUPcRwmDUZQz4hykcGM9Nb1Bb&#10;SCB+RvMXlDMqImGXJgpdhV1nlC4cmM1s+geb/QBBFy4sDoWbTPT/YNXXwy4K0zby40IKD47faJ8i&#10;mH5IYoPes4IYBSdZqTFQzQUbv4uZqzr6fXhG9YM4V71J5g2F87VjF12+zmTFsSh/uimvj0koPlzM&#10;P88elvxA6pqroL4Whkjpi0YnctBIa3wWBWo4PFPKraG+XsnHHp+MteVhrRcjM5t9emBkYHt1FhKH&#10;LjBh8r0UYHv2rUqxIBJa0+bqjEMn2tgoDsDWYce1OL7wuFJYoMQJ5lC+LAxP8KY0j7MFGs7FJXV2&#10;mjOJ7W6Na+Tyvtr63FEXw15I/ZYwR6/YnnbxqjOboTS9GDe77X7P8f3vtf4FAAD//wMAUEsDBBQA&#10;BgAIAAAAIQClKxLW2QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOCt3VSk&#10;mJhNKYJnba3gcZMdk2B2Nuxs2uTtHUHQ48w//PN95W72gzpj5D6Qgc06A4XUBNdTa+D09rx6AMXJ&#10;krNDIDSwIMOuur4qbeHChQ54PqZWSQlxYQ10KY2F1tx06C2vw4gk2WeI3iYZY6tdtBcp94O+y7Kt&#10;9rYn+dDZEZ86bL6OkzeQjx/8PjWYluXwiqeF4/7+pTbm9mbeP4JKOKe/Y/jBF3SohKkOEzlWgwER&#10;SQZWm3wLSuI8z8Sk/t3oqtT/BapvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIJphYDb&#10;AQAApgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKUr&#10;EtbZAAAACAEAAA8AAAAAAAAAAAAAAAAANQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" strokecolor="windowText" strokeweight=".25pt">
               <v:stroke joinstyle="miter"/>
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-479858118"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
@@ -3463,320 +3671,130 @@
         <w:r w:rsidRPr="00674CB4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00674CB4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="613B23C1" w14:textId="61FF79CE" w:rsidR="00674CB4" w:rsidRDefault="00674CB4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="336044266"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="65873E86" w14:textId="34D78E00" w:rsidR="001B2A03" w:rsidRPr="00883695" w:rsidRDefault="00674CB4" w:rsidP="001B2A03">
-[...179 lines deleted...]
-      <w:p w14:paraId="03931DA8" w14:textId="485B7468" w:rsidR="001B2A03" w:rsidRDefault="001B2A03">
+      <w:p w14:paraId="03931DA8" w14:textId="436CE4FA" w:rsidR="001B2A03" w:rsidRDefault="001B2A03">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="79210A3F" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B6F1536" w14:textId="77777777" w:rsidR="009D12C6" w:rsidRDefault="009D12C6" w:rsidP="001B2A03">
+    <w:p w14:paraId="09FAD555" w14:textId="77777777" w:rsidR="006C1C44" w:rsidRDefault="006C1C44" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B319F73" w14:textId="77777777" w:rsidR="009D12C6" w:rsidRDefault="009D12C6" w:rsidP="001B2A03">
+    <w:p w14:paraId="28C5F1C5" w14:textId="77777777" w:rsidR="006C1C44" w:rsidRDefault="006C1C44" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6865B6F6" w14:textId="6AABCE44" w:rsidR="001B2A03" w:rsidRDefault="006D28EC" w:rsidP="001B7771">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="-90"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>The</w:t>
     </w:r>
     <w:r w:rsidR="00320B8F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00320B8F" w:rsidRPr="00320B8F">
@@ -3825,195 +3843,459 @@
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:sysClr val="windowText" lastClr="000000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+        <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="2F3F08BC" id="Straight Connector 38" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,14.75pt" to="495.4pt,14.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwbttZ2wEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkaJcZcXpI0F2K&#10;LUC6H8DKsi1UEgVRi5N/P0r5WLrdhvogSKL4yPf4vHw4OCv2OpJB38jZZCqF9gpb4/tG/nx+/LSQ&#10;ghL4Fix63cijJvmw+vhhOYZaz3FA2+ooGMRTPYZGDimFuqpIDdoBTTBoz8EOo4PEx9hXbYSR0Z2t&#10;5tPpfTVibENEpYn4dnMKylXB7zqt0o+uI52EbST3lsoay/qS12q1hLqPEAajzm3Af3ThwHgueoXa&#10;QALxK5p/oJxREQm7NFHoKuw6o3ThwGxm07/Y7AYIunBhcShcZaL3g1Xf99soTNvIzzwpD45ntEsR&#10;TD8ksUbvWUGMgoOs1Bio5oS138bMVR38LjyheiWOVW+C+UDh9OzQRZefM1lxKMofr8rrQxKKL+/n&#10;X2d3Cx6QusQqqC+JIVL6ptGJvGmkNT6LAjXsnyjl0lBfnuRrj4/G2jJY68XIzGZf7hgZ2F6dhcRb&#10;F5gw+V4KsD37VqVYEAmtaXN2xqEjrW0Ue2DrsONaHJ+5XSksUOIAcyhfFoY7eJOa29kADafkEjo5&#10;zZnEdrfGNXJxm219rqiLYc+k/kiYdy/YHrfxojOboRQ9Gze77fbM+9vfa/UbAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBi747r2AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEMF&#10;iIQ4VYXEGVpaiaMTL0lEvI7sTZv8PYs4wHF2VjNvys3sB3XCmPpABm5XGSikJrieWgOH95ebR1CJ&#10;LTk7BEIDCybYVJcXpS1cONMOT3tulYRQKqyBjnkstE5Nh96mVRiRxPsM0VsWGVvtoj1LuB/0Osse&#10;tLc9SUNnR3zusPnaT95APn6k49QgL8vuDQ9Litu719qY66t5+wSKcea/Z/jBF3SohKkOE7mkBgMy&#10;hA2s83tQ4uZ5JkPq34OuSv0fv/oGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMG7bWdsB&#10;AACmAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYu+O&#10;69gAAAAGAQAADwAAAAAAAAAAAAAAAAA1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".25pt">
               <v:stroke joinstyle="miter"/>
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="24CBD87C" w14:textId="0F6C5759" w:rsidR="001B2A03" w:rsidRPr="00320B8F" w:rsidRDefault="00320B8F" w:rsidP="00766455">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2483B7AB" w14:textId="77777777" w:rsidR="00EB1F12" w:rsidRPr="00D95CBF" w:rsidRDefault="00EB1F12" w:rsidP="00EB1F12">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="284"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>The</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="-6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Asian</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="-6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Journal</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="-5"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>of</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="-5"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Professional</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="-5"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>and</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="-6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Business</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="-6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Studies,</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="-3"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Volume</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="-5"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>4,</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="-5"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Issue</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="-5"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>(Dec)</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="-5"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2023,</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="-4"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>pp.</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="-5"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D95CBF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>166-15</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6C29E4D9" w14:textId="77777777" w:rsidR="00EB1F12" w:rsidRPr="00D95CBF" w:rsidRDefault="00EB1F12" w:rsidP="00EB1F12">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="284"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="00D95CBF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>https://journal.uptm.edu.my/index.php/ajpbs</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="00D95CBF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
+      <w:br/>
+      <w:t>e-ISSN 2716-666X, ISSN 2462-1072</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="24CBD87C" w14:textId="50388CF0" w:rsidR="001B2A03" w:rsidRPr="00EB1F12" w:rsidRDefault="001B2A03" w:rsidP="00EB1F12">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:bookmarkStart w:id="0" w:name="_Hlk204167578"/>
-[...108 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C4D2587"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4409001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4228,235 +4510,248 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="920800699">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="734203932">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="347760246">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B2A03"/>
     <w:rsid w:val="00024BC0"/>
     <w:rsid w:val="00033DE0"/>
+    <w:rsid w:val="000B40A1"/>
+    <w:rsid w:val="0012799A"/>
     <w:rsid w:val="00132400"/>
     <w:rsid w:val="00140879"/>
     <w:rsid w:val="00184D1E"/>
     <w:rsid w:val="001A3532"/>
     <w:rsid w:val="001B044A"/>
     <w:rsid w:val="001B2A03"/>
     <w:rsid w:val="001B7771"/>
     <w:rsid w:val="001C395A"/>
     <w:rsid w:val="001D1E9F"/>
     <w:rsid w:val="001F6DCF"/>
     <w:rsid w:val="00200471"/>
     <w:rsid w:val="00201108"/>
     <w:rsid w:val="002042B5"/>
     <w:rsid w:val="0026556C"/>
     <w:rsid w:val="00265B5A"/>
     <w:rsid w:val="00292D5B"/>
     <w:rsid w:val="002A2FF4"/>
     <w:rsid w:val="002A5915"/>
+    <w:rsid w:val="002C7876"/>
     <w:rsid w:val="00320B8F"/>
     <w:rsid w:val="003414BB"/>
     <w:rsid w:val="003676EB"/>
     <w:rsid w:val="00397AFC"/>
     <w:rsid w:val="003E58AD"/>
     <w:rsid w:val="003F37F7"/>
     <w:rsid w:val="00400770"/>
     <w:rsid w:val="004578A8"/>
     <w:rsid w:val="00477D5E"/>
     <w:rsid w:val="004A13ED"/>
+    <w:rsid w:val="004A2087"/>
     <w:rsid w:val="004A786F"/>
     <w:rsid w:val="004F326D"/>
     <w:rsid w:val="0052309E"/>
     <w:rsid w:val="00565BE9"/>
     <w:rsid w:val="00580BF9"/>
     <w:rsid w:val="0059541A"/>
     <w:rsid w:val="005E089C"/>
     <w:rsid w:val="0060679C"/>
     <w:rsid w:val="00653317"/>
     <w:rsid w:val="00662119"/>
     <w:rsid w:val="00665845"/>
     <w:rsid w:val="00674CB4"/>
     <w:rsid w:val="00675E15"/>
     <w:rsid w:val="006B50D7"/>
+    <w:rsid w:val="006C1C44"/>
     <w:rsid w:val="006D0B3C"/>
     <w:rsid w:val="006D28EC"/>
     <w:rsid w:val="006E7ED2"/>
     <w:rsid w:val="00701963"/>
+    <w:rsid w:val="007345E7"/>
     <w:rsid w:val="00744C0E"/>
     <w:rsid w:val="00761008"/>
     <w:rsid w:val="00766455"/>
     <w:rsid w:val="007A067B"/>
+    <w:rsid w:val="007C4FFC"/>
     <w:rsid w:val="00824799"/>
     <w:rsid w:val="00830115"/>
+    <w:rsid w:val="00850145"/>
     <w:rsid w:val="00851EFA"/>
     <w:rsid w:val="00855F71"/>
     <w:rsid w:val="00870331"/>
     <w:rsid w:val="00892864"/>
     <w:rsid w:val="00894378"/>
     <w:rsid w:val="008A43B3"/>
     <w:rsid w:val="008B567D"/>
     <w:rsid w:val="008C23DF"/>
     <w:rsid w:val="008D0C3E"/>
     <w:rsid w:val="0095544E"/>
     <w:rsid w:val="00963209"/>
     <w:rsid w:val="009A26F9"/>
     <w:rsid w:val="009A6AEF"/>
     <w:rsid w:val="009B0AA3"/>
     <w:rsid w:val="009C0BC7"/>
     <w:rsid w:val="009D12C6"/>
+    <w:rsid w:val="009E4769"/>
     <w:rsid w:val="009F05A8"/>
     <w:rsid w:val="00A54A0F"/>
     <w:rsid w:val="00A55C6C"/>
     <w:rsid w:val="00AD0E12"/>
     <w:rsid w:val="00AD6FFC"/>
     <w:rsid w:val="00B308E1"/>
     <w:rsid w:val="00B34779"/>
+    <w:rsid w:val="00B5778C"/>
     <w:rsid w:val="00B66DEC"/>
     <w:rsid w:val="00B753BD"/>
     <w:rsid w:val="00B867CB"/>
     <w:rsid w:val="00B9492E"/>
     <w:rsid w:val="00BF305E"/>
     <w:rsid w:val="00C76DD3"/>
     <w:rsid w:val="00C81202"/>
     <w:rsid w:val="00C85AFB"/>
     <w:rsid w:val="00C95AE2"/>
     <w:rsid w:val="00C966D3"/>
     <w:rsid w:val="00CA0A43"/>
     <w:rsid w:val="00CA2CDA"/>
     <w:rsid w:val="00CE47B2"/>
     <w:rsid w:val="00CF624F"/>
     <w:rsid w:val="00D21E02"/>
     <w:rsid w:val="00D37A1C"/>
     <w:rsid w:val="00D47F84"/>
     <w:rsid w:val="00D621FC"/>
     <w:rsid w:val="00DA312C"/>
     <w:rsid w:val="00DC7579"/>
     <w:rsid w:val="00DD19CA"/>
     <w:rsid w:val="00DE6B61"/>
     <w:rsid w:val="00DE6DE9"/>
     <w:rsid w:val="00E50E18"/>
     <w:rsid w:val="00E640B3"/>
     <w:rsid w:val="00E929F7"/>
+    <w:rsid w:val="00E94DAD"/>
     <w:rsid w:val="00EB0C45"/>
+    <w:rsid w:val="00EB1F12"/>
+    <w:rsid w:val="00EC29BC"/>
     <w:rsid w:val="00F1489E"/>
     <w:rsid w:val="00F14D4B"/>
     <w:rsid w:val="00F32F65"/>
     <w:rsid w:val="00F644CE"/>
     <w:rsid w:val="00F73099"/>
     <w:rsid w:val="00F76107"/>
     <w:rsid w:val="00FA2D8D"/>
     <w:rsid w:val="00FC5F78"/>
     <w:rsid w:val="00FD6F01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FDF4CDA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2BAB9C40-5482-4798-88CA-76CB63311354}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5181,66 +5476,85 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006B50D7"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalAJPBSChar">
     <w:name w:val="Normal_AJPBS Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="NormalAJPBS"/>
     <w:rsid w:val="00674CB4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B5778C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/edu0000696" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000157-002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.uptm.edu.my/index.php/ajpbs/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.uptm.edu.my/index.php/ajpbs/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000436-000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000157-002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000436-000" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/edu0000696" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.uptm.edu.my/index.php/ajpbs" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5464,76 +5778,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>7114</Characters>
+  <Pages>4</Pages>
+  <Words>1283</Words>
+  <Characters>7319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>139</Lines>
-  <Paragraphs>53</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8252</CharactersWithSpaces>
+  <CharactersWithSpaces>8585</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>RAJA ROSEMAWATI BINTI RAJA ABDULLAH</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>f029bdfe-90e1-4af2-9442-b28645bc621e</vt:lpwstr>