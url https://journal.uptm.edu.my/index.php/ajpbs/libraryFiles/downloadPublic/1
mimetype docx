--- v4 (2026-08-22)
+++ v5 (2026-10-03)
@@ -1,1278 +1,1308 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5E415B1E" w14:textId="02A3EB59" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
-[...187 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...7 lines deleted...]
-        </w:tblCellMar>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1631"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1597"/>
+        <w:gridCol w:w="4860"/>
+        <w:gridCol w:w="4860"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B40A1" w:rsidRPr="00987831" w14:paraId="2BE4319C" w14:textId="77777777" w:rsidTr="00A83803">
+      <w:tr w:rsidR="0014070B" w:rsidRPr="0014070B" w14:paraId="41249AC1" w14:textId="77777777" w:rsidTr="0014070B">
         <w:trPr>
-          <w:tblHeader/>
-          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="20" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="20" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A03FC79" w14:textId="77777777" w:rsidR="000B40A1" w:rsidRPr="00987831" w:rsidRDefault="000B40A1" w:rsidP="00A83803">
+          <w:p w14:paraId="43514546" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014070B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...14 lines deleted...]
-              <w:t>Received</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The Asian Journal of Professional and Business Studies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014070B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Volume X, Issue X (20XX), pp. xx–xx</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014070B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidRPr="0014070B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>https://journal.uptm.edu.my/index.php/ajpbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0014070B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>e-ISSN: 2716-666X, ISSN 2462-1072</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="20" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="20" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15F99343" w14:textId="77777777" w:rsidR="000B40A1" w:rsidRPr="00987831" w:rsidRDefault="000B40A1" w:rsidP="00A83803">
+          <w:p w14:paraId="1FDB7502" w14:textId="66A7A5CF" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014070B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...244 lines deleted...]
-              <w:t>6</w:t>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="567E38AE" wp14:editId="606D92DA">
+                  <wp:extent cx="1092200" cy="685800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="116606936" name="Picture 5"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1092200" cy="685800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50EAF6DA" w14:textId="216942F1" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
-[...88 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3451AD77" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B" w:rsidP="0014070B">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="7F7F7F"/>
+        </w:pBdr>
+        <w:spacing w:before="40" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C786F6B" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B" w:rsidP="0014070B">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014070B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Title Is Suggested for a Maximum Length of 12 Words</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735736C2" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B" w:rsidP="0014070B">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A43B3">
-        <w:rPr>
+      <w:r w:rsidRPr="0014070B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Author1¹*, Author2²</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73DC96FA" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B" w:rsidP="0014070B">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014070B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>¹,² Faculty/Department, Affiliation, Postcode, State, Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7098E13D" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B" w:rsidP="0014070B">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4852"/>
+        <w:gridCol w:w="4852"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0014070B" w:rsidRPr="0014070B" w14:paraId="37B1B0C0" w14:textId="77777777" w:rsidTr="0014070B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="555555"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="555555"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="555555"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="555555"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3405DB12" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014070B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corresponding author: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0014070B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Author1*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FB20965" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014070B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="0014070B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>author@email.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="4C1F48F3" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014070B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DOI: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="0014070B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>https://doi.org/10.xxxx/ajpbs.xxxxx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="555555"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="555555"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="555555"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="555555"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="55" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="55" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="673E6346" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B">
+            <w:pPr>
+              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014070B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Article History</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:jc w:val="center"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="1181"/>
+              <w:gridCol w:w="1177"/>
+              <w:gridCol w:w="1177"/>
+              <w:gridCol w:w="1177"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="0014070B" w:rsidRPr="0014070B" w14:paraId="04CD3DD2" w14:textId="77777777" w:rsidTr="0014070B">
+              <w:trPr>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1379" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
+                  <w:tcMar>
+                    <w:top w:w="25" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="25" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5F735BD4" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0014070B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Received</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1379" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
+                  <w:tcMar>
+                    <w:top w:w="25" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="25" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6796C754" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0014070B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Revised</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1379" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
+                  <w:tcMar>
+                    <w:top w:w="25" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="25" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="1E69D043" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0014070B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Accepted</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1379" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="EDEDED"/>
+                  <w:tcMar>
+                    <w:top w:w="25" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="25" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="5C675FA6" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0014070B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Published</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0014070B" w:rsidRPr="0014070B" w14:paraId="0803166C" w14:textId="77777777" w:rsidTr="0014070B">
+              <w:trPr>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1379" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:top w:w="25" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="25" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="50C964F3" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0014070B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>xx September 20XX</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1379" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:top w:w="25" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="25" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="593298F0" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0014070B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>xx November 20XX</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1379" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:top w:w="25" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="25" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="05222727" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0014070B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>xx November 20XX</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1379" w:type="dxa"/>
+                  <w:tcMar>
+                    <w:top w:w="25" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="25" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="0A44AF3B" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0014070B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>xx December 20XX</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="797FD23F" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="36D684F3" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B" w:rsidP="0014070B">
+      <w:pPr>
+        <w:spacing w:before="180" w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014070B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E92361" w14:textId="551AE02B" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00CE47B2">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalAJPBS"/>
+    <w:p w14:paraId="5EB737E4" w14:textId="0A5E12AF" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B" w:rsidP="0014070B">
+      <w:pPr>
+        <w:spacing w:after="100" w:line="244" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014070B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This document represents the required format for manuscript preparation for publication. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A standardized submission format helps the editor and reviewers clarify the assessment process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014070B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This template </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">helps authors </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>familiarise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> themselves with the submission format and understand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014070B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the function of each section. When writing the actual abstract, it should be between 200 and 250 words in a single paragraph. It should be a concise summary that clearly outlines the paper’s rationale, methodology, findings, and contribution. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Present the body text </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014070B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>with justified alignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E808F6" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B" w:rsidP="0014070B">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014070B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014070B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Keyword1, Keyword2, Keyword3, Keyword4, Keyword5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AC84C2" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B" w:rsidP="0014070B">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="A6A6A6"/>
+        </w:pBdr>
+        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6096"/>
+        <w:gridCol w:w="3624"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0014070B" w:rsidRPr="0014070B" w14:paraId="251CE2F8" w14:textId="77777777" w:rsidTr="0014070B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3136" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="B7B7B7"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="726DD393" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B">
+            <w:pPr>
+              <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014070B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>How to Cite</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A5AAB14" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014070B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Author1, A. A., &amp; Author2, B. B. (20XX). Insert your 12-word title here. The Asian Journal of Professional &amp; Business Studies, X(X), xx–xx. DOI: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="0014070B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>https://doi.org/10.xxxx/ajpbs.xxxxx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1864" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="55" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="55" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03622810" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B">
+            <w:pPr>
+              <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014070B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Copyright © 20XX The Author(s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67A7A2C9" w14:textId="77777777" w:rsidR="0014070B" w:rsidRPr="0014070B" w:rsidRDefault="0014070B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014070B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Published by Universiti Poly-Tech Malaysia. This is an open access article under the Creative Commons Attribution (CC BY 4.0) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0014070B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>licence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0014070B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="0014070B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>https://creativecommons.org/licenses/by/4.0/legalcode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="66959B8F" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="00AD6FFC">
+      <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...42 lines deleted...]
-    <w:p w14:paraId="6A483400" w14:textId="77777777" w:rsidR="00AD6FFC" w:rsidRDefault="00AD6FFC" w:rsidP="004F326D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C60A40" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="00AD6FFC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E98B0A9" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRPr="00DA312C" w:rsidRDefault="00B5778C" w:rsidP="00AD6FFC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ABEA6D3" w14:textId="1433FF9D" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7239F14F" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="00AD6FFC">
-[...328 lines deleted...]
-    <w:p w14:paraId="3ABEA6D3" w14:textId="1433FF9D" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
+    <w:p w14:paraId="686DDEF1" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="686DDEF1" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+    <w:p w14:paraId="024AC25E" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="024AC25E" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+    <w:p w14:paraId="2B2BF115" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B2BF115" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+    <w:p w14:paraId="747795D3" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="747795D3" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+    <w:p w14:paraId="7D85BFDB" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D85BFDB" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+    <w:p w14:paraId="120F2EDE" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="120F2EDE" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+    <w:p w14:paraId="03086CB5" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03086CB5" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+    <w:p w14:paraId="0C697C71" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C697C71" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+    <w:p w14:paraId="00DEA53C" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00DEA53C" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+    <w:p w14:paraId="50F98A78" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50F98A78" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+    <w:p w14:paraId="4DC3EEBD" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DC3EEBD" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+    <w:p w14:paraId="5BDB692C" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BDB692C" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+    <w:p w14:paraId="4967D052" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4967D052" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+    <w:p w14:paraId="25ECB4C4" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25ECB4C4" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+    <w:p w14:paraId="0DC72CA4" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DC72CA4" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+    <w:p w14:paraId="33F25FE0" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33F25FE0" w14:textId="77777777" w:rsidR="00B5778C" w:rsidRDefault="00B5778C" w:rsidP="004F326D">
+    <w:p w14:paraId="4B4D845D" w14:textId="163BAE58" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B4D845D" w14:textId="163BAE58" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="02E2DA99" w14:textId="71A7CF5F" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="003676EB">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="357" w:right="0" w:hanging="357"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00892864">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>INTRODUCTION</w:t>
       </w:r>
       <w:r w:rsidR="00200471" w:rsidRPr="00892864">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00892864">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HEADING 1 (Align left, UPPERCASE</w:t>
       </w:r>
       <w:r w:rsidR="003676EB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00892864">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bold, Times New Roman 12)</w:t>
@@ -1982,94 +2012,95 @@
         <w:t>(bold left)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A0DA535" w14:textId="4658AAF9" w:rsidR="00292D5B" w:rsidRDefault="00292D5B" w:rsidP="00024BC0">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B50D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Each figure must be explained by a legend at the bottom using the same format as body text</w:t>
       </w:r>
       <w:r w:rsidR="00EC29BC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, image in the center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B159E36" w14:textId="188A2B22" w:rsidR="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00725C49">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61437F37" wp14:editId="78EC1C55">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61437F37" wp14:editId="151DBF95">
             <wp:extent cx="2297501" cy="1573360"/>
             <wp:effectExtent l="0" t="0" r="7620" b="8255"/>
             <wp:docPr id="37" name="Picture 37" descr="Image result for graf"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 80" descr="Image result for graf"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="4198" b="4580"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2305549" cy="1578872"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -3397,188 +3428,186 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">development: Examining word- and child-level predictors of performance. </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Journal of Educational Psychology</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>114</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">(6), 1242–1256. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/edu0000696</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34121828" w14:textId="6FCE5D08" w:rsidR="00851EFA" w:rsidRDefault="00851EFA" w:rsidP="00201108">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">Levenson, H., Jinich, S., Vaz, A., &amp; Rousmaniere, T. (2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Deliberate practice in emotionally focused couple therapy</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">. American Psychological Association. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/0000436-000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34F25EF9" w14:textId="0FDEEFC7" w:rsidR="00851EFA" w:rsidRPr="008A43B3" w:rsidRDefault="00851EFA" w:rsidP="00201108">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">Zeleke, W. A., Hughes, T. L., &amp; Drozda, N. (2020). Home–school collaboration to promote mind–body health. In C. Maykel &amp; M. A. Bray (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Promoting mind–body health in schools: Interventions for mental health professionals</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve"> (pp. 11–26). American Psychological Association.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/0000157-002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00851EFA" w:rsidRPr="008A43B3" w:rsidSect="00766455">
-      <w:headerReference w:type="default" r:id="rId13"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="1020" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34FE50FA" w14:textId="77777777" w:rsidR="006C1C44" w:rsidRDefault="006C1C44" w:rsidP="001B2A03">
+    <w:p w14:paraId="1F90487E" w14:textId="77777777" w:rsidR="0081112F" w:rsidRDefault="0081112F" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FE4D241" w14:textId="77777777" w:rsidR="006C1C44" w:rsidRDefault="006C1C44" w:rsidP="001B2A03">
+    <w:p w14:paraId="2CB35FB0" w14:textId="77777777" w:rsidR="0081112F" w:rsidRDefault="0081112F" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20F0ABCE" w14:textId="2DE34182" w:rsidR="00674CB4" w:rsidRPr="00674CB4" w:rsidRDefault="00674CB4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B7A2B7E" wp14:editId="57329D1D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-124460</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6291580" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -3602,51 +3631,51 @@
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:sysClr val="windowText" lastClr="000000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
             <v:line w14:anchorId="32A0C577" id="Straight Connector 36" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-9.8pt" to="495.4pt,-9.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCaYWA2wEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGyepNk2tOHtItL2s&#10;2kjZ/oBZjG1UYBBD4+TfdyAfzba3qj6ggWHezHs8rx6PzoqDjmTQN3I2mUqhvcLW+L6R31+ePiyl&#10;oAS+BYteN/KkST6u379bjaHWcxzQtjoKBvFUj6GRQ0qhripSg3ZAEwzac7LD6CDxNvZVG2FkdGer&#10;+XS6qEaMbYioNBGfbs9JuS74XadV+tZ1pJOwjeTZUlljWV/zWq1XUPcRwmDUZQz4hykcGM9Nb1Bb&#10;SCB+RvMXlDMqImGXJgpdhV1nlC4cmM1s+geb/QBBFy4sDoWbTPT/YNXXwy4K0zby40IKD47faJ8i&#10;mH5IYoPes4IYBSdZqTFQzQUbv4uZqzr6fXhG9YM4V71J5g2F87VjF12+zmTFsSh/uimvj0koPlzM&#10;P88elvxA6pqroL4Whkjpi0YnctBIa3wWBWo4PFPKraG+XsnHHp+MteVhrRcjM5t9emBkYHt1FhKH&#10;LjBh8r0UYHv2rUqxIBJa0+bqjEMn2tgoDsDWYce1OL7wuFJYoMQJ5lC+LAxP8KY0j7MFGs7FJXV2&#10;mjOJ7W6Na+Tyvtr63FEXw15I/ZYwR6/YnnbxqjOboTS9GDe77X7P8f3vtf4FAAD//wMAUEsDBBQA&#10;BgAIAAAAIQClKxLW2QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOCt3VSk&#10;mJhNKYJnba3gcZMdk2B2Nuxs2uTtHUHQ48w//PN95W72gzpj5D6Qgc06A4XUBNdTa+D09rx6AMXJ&#10;krNDIDSwIMOuur4qbeHChQ54PqZWSQlxYQ10KY2F1tx06C2vw4gk2WeI3iYZY6tdtBcp94O+y7Kt&#10;9rYn+dDZEZ86bL6OkzeQjx/8PjWYluXwiqeF4/7+pTbm9mbeP4JKOKe/Y/jBF3SohKkOEzlWgwER&#10;SQZWm3wLSuI8z8Sk/t3oqtT/BapvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIJphYDb&#10;AQAApgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKUr&#10;EtbZAAAACAEAAA8AAAAAAAAAAAAAAAAANQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" strokecolor="windowText" strokeweight=".25pt">
               <v:stroke joinstyle="miter"/>
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-479858118"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
@@ -3672,51 +3701,51 @@
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00674CB4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="613B23C1" w14:textId="61FF79CE" w:rsidR="00674CB4" w:rsidRDefault="00674CB4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="336044266"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="03931DA8" w14:textId="436CE4FA" w:rsidR="001B2A03" w:rsidRDefault="001B2A03">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -3725,76 +3754,76 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="79210A3F" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09FAD555" w14:textId="77777777" w:rsidR="006C1C44" w:rsidRDefault="006C1C44" w:rsidP="001B2A03">
+    <w:p w14:paraId="7E9A4AB0" w14:textId="77777777" w:rsidR="0081112F" w:rsidRDefault="0081112F" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28C5F1C5" w14:textId="77777777" w:rsidR="006C1C44" w:rsidRDefault="006C1C44" w:rsidP="001B2A03">
+    <w:p w14:paraId="574946AF" w14:textId="77777777" w:rsidR="0081112F" w:rsidRDefault="0081112F" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6865B6F6" w14:textId="6AABCE44" w:rsidR="001B2A03" w:rsidRDefault="006D28EC" w:rsidP="001B7771">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="-90"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>The</w:t>
     </w:r>
     <w:r w:rsidR="00320B8F">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00320B8F" w:rsidRPr="00320B8F">
@@ -3843,459 +3872,67 @@
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:sysClr val="windowText" lastClr="000000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict>
             <v:line w14:anchorId="2F3F08BC" id="Straight Connector 38" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,14.75pt" to="495.4pt,14.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwbttZ2wEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkaJcZcXpI0F2K&#10;LUC6H8DKsi1UEgVRi5N/P0r5WLrdhvogSKL4yPf4vHw4OCv2OpJB38jZZCqF9gpb4/tG/nx+/LSQ&#10;ghL4Fix63cijJvmw+vhhOYZaz3FA2+ooGMRTPYZGDimFuqpIDdoBTTBoz8EOo4PEx9hXbYSR0Z2t&#10;5tPpfTVibENEpYn4dnMKylXB7zqt0o+uI52EbST3lsoay/qS12q1hLqPEAajzm3Af3ThwHgueoXa&#10;QALxK5p/oJxREQm7NFHoKuw6o3ThwGxm07/Y7AYIunBhcShcZaL3g1Xf99soTNvIzzwpD45ntEsR&#10;TD8ksUbvWUGMgoOs1Bio5oS138bMVR38LjyheiWOVW+C+UDh9OzQRZefM1lxKMofr8rrQxKKL+/n&#10;X2d3Cx6QusQqqC+JIVL6ptGJvGmkNT6LAjXsnyjl0lBfnuRrj4/G2jJY68XIzGZf7hgZ2F6dhcRb&#10;F5gw+V4KsD37VqVYEAmtaXN2xqEjrW0Ue2DrsONaHJ+5XSksUOIAcyhfFoY7eJOa29kADafkEjo5&#10;zZnEdrfGNXJxm219rqiLYc+k/kiYdy/YHrfxojOboRQ9Gze77fbM+9vfa/UbAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBi747r2AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEMF&#10;iIQ4VYXEGVpaiaMTL0lEvI7sTZv8PYs4wHF2VjNvys3sB3XCmPpABm5XGSikJrieWgOH95ebR1CJ&#10;LTk7BEIDCybYVJcXpS1cONMOT3tulYRQKqyBjnkstE5Nh96mVRiRxPsM0VsWGVvtoj1LuB/0Osse&#10;tLc9SUNnR3zusPnaT95APn6k49QgL8vuDQ9Litu719qY66t5+wSKcea/Z/jBF3SohKkOE7mkBgMy&#10;hA2s83tQ4uZ5JkPq34OuSv0fv/oGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMG7bWdsB&#10;AACmAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYu+O&#10;69gAAAAGAQAADwAAAAAAAAAAAAAAAAA1BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;" strokecolor="windowText" strokeweight=".25pt">
               <v:stroke joinstyle="miter"/>
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...390 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C4D2587"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4409001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4524,80 +4161,82 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="920800699">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="734203932">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="347760246">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B2A03"/>
     <w:rsid w:val="00024BC0"/>
     <w:rsid w:val="00033DE0"/>
     <w:rsid w:val="000B40A1"/>
+    <w:rsid w:val="00101A4C"/>
     <w:rsid w:val="0012799A"/>
     <w:rsid w:val="00132400"/>
+    <w:rsid w:val="0014070B"/>
     <w:rsid w:val="00140879"/>
     <w:rsid w:val="00184D1E"/>
     <w:rsid w:val="001A3532"/>
     <w:rsid w:val="001B044A"/>
     <w:rsid w:val="001B2A03"/>
     <w:rsid w:val="001B7771"/>
     <w:rsid w:val="001C395A"/>
     <w:rsid w:val="001D1E9F"/>
     <w:rsid w:val="001F6DCF"/>
     <w:rsid w:val="00200471"/>
     <w:rsid w:val="00201108"/>
     <w:rsid w:val="002042B5"/>
     <w:rsid w:val="0026556C"/>
     <w:rsid w:val="00265B5A"/>
     <w:rsid w:val="00292D5B"/>
     <w:rsid w:val="002A2FF4"/>
     <w:rsid w:val="002A5915"/>
     <w:rsid w:val="002C7876"/>
     <w:rsid w:val="00320B8F"/>
     <w:rsid w:val="003414BB"/>
     <w:rsid w:val="003676EB"/>
     <w:rsid w:val="00397AFC"/>
     <w:rsid w:val="003E58AD"/>
     <w:rsid w:val="003F37F7"/>
     <w:rsid w:val="00400770"/>
@@ -4608,50 +4247,51 @@
     <w:rsid w:val="004A786F"/>
     <w:rsid w:val="004F326D"/>
     <w:rsid w:val="0052309E"/>
     <w:rsid w:val="00565BE9"/>
     <w:rsid w:val="00580BF9"/>
     <w:rsid w:val="0059541A"/>
     <w:rsid w:val="005E089C"/>
     <w:rsid w:val="0060679C"/>
     <w:rsid w:val="00653317"/>
     <w:rsid w:val="00662119"/>
     <w:rsid w:val="00665845"/>
     <w:rsid w:val="00674CB4"/>
     <w:rsid w:val="00675E15"/>
     <w:rsid w:val="006B50D7"/>
     <w:rsid w:val="006C1C44"/>
     <w:rsid w:val="006D0B3C"/>
     <w:rsid w:val="006D28EC"/>
     <w:rsid w:val="006E7ED2"/>
     <w:rsid w:val="00701963"/>
     <w:rsid w:val="007345E7"/>
     <w:rsid w:val="00744C0E"/>
     <w:rsid w:val="00761008"/>
     <w:rsid w:val="00766455"/>
     <w:rsid w:val="007A067B"/>
     <w:rsid w:val="007C4FFC"/>
+    <w:rsid w:val="0081112F"/>
     <w:rsid w:val="00824799"/>
     <w:rsid w:val="00830115"/>
     <w:rsid w:val="00850145"/>
     <w:rsid w:val="00851EFA"/>
     <w:rsid w:val="00855F71"/>
     <w:rsid w:val="00870331"/>
     <w:rsid w:val="00892864"/>
     <w:rsid w:val="00894378"/>
     <w:rsid w:val="008A43B3"/>
     <w:rsid w:val="008B567D"/>
     <w:rsid w:val="008C23DF"/>
     <w:rsid w:val="008D0C3E"/>
     <w:rsid w:val="0095544E"/>
     <w:rsid w:val="00963209"/>
     <w:rsid w:val="009A26F9"/>
     <w:rsid w:val="009A6AEF"/>
     <w:rsid w:val="009B0AA3"/>
     <w:rsid w:val="009C0BC7"/>
     <w:rsid w:val="009D12C6"/>
     <w:rsid w:val="009E4769"/>
     <w:rsid w:val="009F05A8"/>
     <w:rsid w:val="00A54A0F"/>
     <w:rsid w:val="00A55C6C"/>
     <w:rsid w:val="00AD0E12"/>
     <w:rsid w:val="00AD6FFC"/>
@@ -4668,50 +4308,51 @@
     <w:rsid w:val="00C85AFB"/>
     <w:rsid w:val="00C95AE2"/>
     <w:rsid w:val="00C966D3"/>
     <w:rsid w:val="00CA0A43"/>
     <w:rsid w:val="00CA2CDA"/>
     <w:rsid w:val="00CE47B2"/>
     <w:rsid w:val="00CF624F"/>
     <w:rsid w:val="00D21E02"/>
     <w:rsid w:val="00D37A1C"/>
     <w:rsid w:val="00D47F84"/>
     <w:rsid w:val="00D621FC"/>
     <w:rsid w:val="00DA312C"/>
     <w:rsid w:val="00DC7579"/>
     <w:rsid w:val="00DD19CA"/>
     <w:rsid w:val="00DE6B61"/>
     <w:rsid w:val="00DE6DE9"/>
     <w:rsid w:val="00E50E18"/>
     <w:rsid w:val="00E640B3"/>
     <w:rsid w:val="00E929F7"/>
     <w:rsid w:val="00E94DAD"/>
     <w:rsid w:val="00EB0C45"/>
     <w:rsid w:val="00EB1F12"/>
     <w:rsid w:val="00EC29BC"/>
     <w:rsid w:val="00F1489E"/>
     <w:rsid w:val="00F14D4B"/>
+    <w:rsid w:val="00F30E50"/>
     <w:rsid w:val="00F32F65"/>
     <w:rsid w:val="00F644CE"/>
     <w:rsid w:val="00F73099"/>
     <w:rsid w:val="00F76107"/>
     <w:rsid w:val="00FA2D8D"/>
     <w:rsid w:val="00FC5F78"/>
     <w:rsid w:val="00FD6F01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
@@ -5506,55 +5147,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000157-002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000436-000" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/edu0000696" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.uptm.edu.my/index.php/ajpbs" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.uptm.edu.my/index.php/ajpbs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000157-002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.xxxx/ajpbs.xxxxx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000436-000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.xxxx/ajpbs.xxxxx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/edu0000696" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5779,75 +5416,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1283</Words>
-  <Characters>7319</Characters>
+  <Words>1333</Words>
+  <Characters>7601</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
+  <Lines>63</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8585</CharactersWithSpaces>
+  <CharactersWithSpaces>8917</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>RAJA ROSEMAWATI BINTI RAJA ABDULLAH</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>f029bdfe-90e1-4af2-9442-b28645bc621e</vt:lpwstr>