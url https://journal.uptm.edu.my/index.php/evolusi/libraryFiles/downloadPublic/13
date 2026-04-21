--- v0 (2025-10-10)
+++ v1 (2026-04-21)
@@ -1,56 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5E415B1E" w14:textId="5F7F86BC" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
       <w:pPr>
         <w:pStyle w:val="Header"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A2AA3B1" wp14:editId="5DDE2A39">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>69215</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1462405" cy="771525"/>
                 <wp:effectExtent l="0" t="0" r="4445" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="24" name="Text Box 24"/>
                 <wp:cNvGraphicFramePr>
@@ -141,83 +142,83 @@
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:shapetype w14:anchorId="7A2AA3B1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 24" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:5.45pt;width:115.15pt;height:60.75pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvNf0p8wEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG3VbiFqulq6KkJa&#10;WKSFD3AcJ7FwPGbsNilfz9jJdgvcEDlYnoz9Zt6b5+3t0Bl2Uug12IIvZnPOlJVQadsU/NvXw5u3&#10;nPkgbCUMWFXws/L8dvf61bZ3uVpCC6ZSyAjE+rx3BW9DcHmWedmqTvgZOGUpWQN2IlCITVah6Am9&#10;M9lyPr/JesDKIUjlPf29H5N8l/DrWsnwWNdeBWYKTr2FtGJay7hmu63IGxSu1XJqQ/xDF53Qlope&#10;oO5FEOyI+i+oTksED3WYSegyqGstVeJAbBbzP9g8tcKpxIXE8e4ik/9/sPLz6cl9QRaG9zDQABMJ&#10;7x5AfvfMwr4VtlF3iNC3SlRUeBEly3rn8+lqlNrnPoKU/SeoaMjiGCABDTV2URXiyQidBnC+iK6G&#10;wGQsubpZruZrziTlNpvFerlOJUT+fNuhDx8UdCxuCo401IQuTg8+xG5E/nwkFvNgdHXQxqQAm3Jv&#10;kJ0EGeCQvgn9t2PGxsMW4rURMf5JNCOzkWMYyoGSkW4J1ZkII4yGogdAmxbwJ2c9mang/sdRoOLM&#10;fLQk2rvFahXdl4LVerOkAK8z5XVGWElQBQ+cjdt9GB17dKibliqNY7JwR0LXOmnw0tXUNxkmSTOZ&#10;OzryOk6nXp7g7hcAAAD//wMAUEsDBBQABgAIAAAAIQDkVcgi2wAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUhcEHVISktDnAqQQFxb+gGbeJtExOsodpv071lOcJyZ1czbYju7&#10;Xp1pDJ1nAw+LBBRx7W3HjYHD1/v9E6gQkS32nsnAhQJsy+urAnPrJ97ReR8bJSUccjTQxjjkWoe6&#10;JYdh4QdiyY5+dBhFjo22I05S7nqdJslKO+xYFloc6K2l+nt/cgaOn9Pd42aqPuJhvVuuXrFbV/5i&#10;zO3N/PIMKtIc/47hF1/QoRSmyp/YBtUbkEeiuMkGlKRplmSgKjGydAm6LPR//vIHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEArzX9KfMBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA5FXIItsAAAAHAQAADwAAAAAAAAAAAAAAAABNBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFUFAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="651155C0" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
                       <w:r w:rsidRPr="00E949BB">
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65139FAF" wp14:editId="3CE1DCDC">
                             <wp:extent cx="1276350" cy="523875"/>
                             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                             <wp:docPr id="26" name="Picture 26"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 45"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId7">
+                                    <a:blip r:embed="rId8">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1276350" cy="523875"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -267,102 +268,117 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4803775" cy="771525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="accent2">
                             <a:lumMod val="50000"/>
                           </a:schemeClr>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:schemeClr val="accent2">
                               <a:lumMod val="50000"/>
                             </a:schemeClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3FE2A70F" w14:textId="4F6AEA64" w:rsidR="001B2A03" w:rsidRPr="00521B2F" w:rsidRDefault="00521B2F" w:rsidP="001B2A03">
+                          <w:p w14:paraId="3FE2A70F" w14:textId="4F6AEA64" w:rsidR="001B2A03" w:rsidRPr="00521B2F" w:rsidRDefault="00521B2F" w:rsidP="00B72678">
                             <w:pPr>
+                              <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w:lang w:val="en-MY"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00521B2F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                                 <w:lang w:val="en-MY"/>
                               </w:rPr>
-                              <w:t>Jurnal EVOLUSI</w:t>
+                              <w:t>Jurnal</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00521B2F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                                <w:lang w:val="en-MY"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> EVOLUSI</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:rect w14:anchorId="55B2D7C1" id="Rectangle 18" o:spid="_x0000_s1027" style="position:absolute;margin-left:116.9pt;margin-top:4.5pt;width:378.25pt;height:60.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMtXFffQIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dcm7Vdu06trCMrUapK&#10;bhIpqXIes6wXFRgK2Lvpr+/Arh037akKBzTDDPPxeMPFZWc020sfFNqSj89GnEkrsFJ2W/Lvjzcf&#10;zjkLEWwFGq0s+bMM/HL5/t1F6xZygg3qSnpGQWxYtK7kTYxuURRBNNJAOEMnLRlr9AYiqX5bVB5a&#10;im50MRmNPhUt+sp5FDIEOr3ujXyZ49e1FPGuroOMTJecaot593nfpL1YXsBi68E1SgxlwH9UYUBZ&#10;SnoMdQ0R2M6rv0IZJTwGrOOZQFNgXSshcw/UzXj0qpuHBpzMvRA4wR1hCm8XVtzuH9y9T6UHt0bx&#10;IxAiRevC4mhJShh8utqb5EuFsy6j+HxEUXaRCTqcno8+zuczzgTZ5vPxbDJLMBewONx2PsQvEg1L&#10;Qsk9vVIGD/brEHvXg0suDLWqbpTWWUnMkFfasz3Qm4IQ0sZJvq535htW/flsRGtIm8mUruQiwmk0&#10;bVlLtJ3MyZkJIALWGiKJxlUlD3bLGegtMVtEn3P8cfsY+E1qSS1fQ2j6YDlRT0+jIs2IVqbk56mt&#10;Q1/aJkBkZvkA3MtbJSl2m44pamScAqWTDVbP95557AchOHGjKO0aQrwHT8wnGGia4x1ttUbCBgeJ&#10;swb9r3+dJ38iJFk5a2mSCLefO/CSM/3VElU/j6fTNHpZmc7mE1L8qWVzarE7c4X0sGP6N5zIYvKP&#10;+iDWHs0TDf0qZSUTWEG5+xcalKvYTzh9G0KuVtmNxs1BXNsHJ1LwhFwC/LF7Au8GIkai8C0epg4W&#10;r/jY+6abFle7iLXKZH3BdZgcGtXMtOFbSX/BqZ69Xj6/5W8AAAD//wMAUEsDBBQABgAIAAAAIQBl&#10;yuCn3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/RSsQwFETfBf8hXME3N3GLYmvTpQgiioju&#10;7gekzTUtNjelyW67fr3XJ30cZpg5U24WP4gjTrEPpOF6pUAgtcH25DTsd49XdyBiMmTNEAg1nDDC&#10;pjo/K01hw0wfeNwmJ7iEYmE0dCmNhZSx7dCbuAojEnufYfImsZyctJOZudwPcq3UrfSmJ17ozIgP&#10;HbZf24PX8FKf6u832tv4unt29LS4GZt3rS8vlvoeRMIl/YXhF5/RoWKmJhzIRjFoWGcZoycNOV9i&#10;P89VBqLhYKZuQFal/P+g+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCMtXFffQIAAEQF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBlyuCn3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="#823b0b [1605]" strokecolor="#823b0b [1605]" strokeweight="1pt">
                 <v:path arrowok="t"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3FE2A70F" w14:textId="4F6AEA64" w:rsidR="001B2A03" w:rsidRPr="00521B2F" w:rsidRDefault="00521B2F" w:rsidP="001B2A03">
+                    <w:p w14:paraId="3FE2A70F" w14:textId="4F6AEA64" w:rsidR="001B2A03" w:rsidRPr="00521B2F" w:rsidRDefault="00521B2F" w:rsidP="00B72678">
                       <w:pPr>
+                        <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                           <w:lang w:val="en-MY"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00521B2F">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                           <w:lang w:val="en-MY"/>
                         </w:rPr>
                         <w:t>Jurnal EVOLUSI</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
@@ -407,51 +423,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:line w14:anchorId="4198A84D" id="Straight Connector 17" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-2.35pt,-1pt" to="493.05pt,-1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLHrRT0QEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N05S7DY14uwhQXpZ&#10;tAHS/QBGlm2heoFU4+TvSymP7ra3oj4IkkgONcPx8unkrDhqJBN8I2eTqRTaq9Aa3zfy5fv2w0IK&#10;SuBbsMHrRp41yafV+3fLMdZ6HoZgW42CQTzVY2zkkFKsq4rUoB3QJETtOdgFdJD4iH3VIoyM7mw1&#10;n04fqzFgGzEoTcS3m0tQrgp+12mVvnUd6SRsI/ltqaxY1kNeq9US6h4hDkZdnwH/8AoHxnPTO9QG&#10;EoifaP6CckZhoNCliQquCl1nlC4cmM1s+geb/QBRFy4sDsW7TPT/YNXX4w6FaXl2n6Tw4HhG+4Rg&#10;+iGJdfCeFQwoOMhKjZFqLlj7HWau6uT38TmoH8Sx6k0wHyhe0k4dupzOZMWpKH++K69PSSi+fJx/&#10;nj0seEDqFqugvhVGpPRFByfyppHW+CwK1HB8ppRbQ31Lydc+bI21ZbDWi5HBPz5kZGB7dRYSb11k&#10;wuR7KcD27FuVsCBSsKbN1RmHsD+sLYojsHe22yl/WQTu9iYtt94ADZe8Erq4ypnE1rbGNXKRi2/V&#10;1md0Xcx5JfBbrrw7hPa8w5umPPjS9GrS7KzXZ96//pVWvwAAAP//AwBQSwMEFAAGAAgAAAAhAEt4&#10;nALbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+AdrK/UGDrSikMZBCIVDj037&#10;ASbexhHxOoqdkPL1XcShPa12ZzT7JttNrhUj9qHxpGC5SEAgVd40VCv4+jzONyBC1GR06wkV/GCA&#10;XT57yHRq/IU+cCxjLTiEQqoV2Bi7VMpQWXQ6LHyHxNq3752OvPa1NL2+cLhr5SpJ1tLphviD1R0e&#10;LFbncnAKxun5SDZe8Ty+H65FWUQ3FFulnh6n/RuIiFP8M8MNn9EhZ6aTH8gE0SqYv7yyk+eKK7G+&#10;3ayXIE73g8wz+b9A/gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBLHrRT0QEAAJIDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBLeJwC2wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAACsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" strokecolor="red" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C5186D6" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EAE79AA" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -462,304 +478,68 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="767E31E4" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="624CEE70" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C642D35" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
+    <w:p w14:paraId="3C642D35" w14:textId="3C3B8908" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01C6D988" wp14:editId="4493E9CF">
-[...235 lines deleted...]
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="797D8066" wp14:editId="5EB3C49C">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="797D8066" wp14:editId="1D28AB2C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>36829</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6291580" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Straight Connector 15"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks/>
                       </wps:cNvCnPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6291580" cy="0"/>
                         </a:xfrm>
@@ -767,204 +547,304 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
-              <v:line w14:anchorId="720E8693" id="Straight Connector 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-.05pt,2.9pt" to="495.35pt,2.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwQOCD0AEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N05SZJEacfaQIL0s&#10;2gBpP4CRZVuoXiDVOPn7Usqju+2tqA+CJJJDzXC8ej47K04ayQTfyNlkKoX2KrTG9438/m33YSkF&#10;JfAt2OB1Iy+a5PP6/bvVGGs9D0OwrUbBIJ7qMTZySCnWVUVq0A5oEqL2HOwCOkh8xL5qEUZGd7aa&#10;T6dP1RiwjRiUJuLb7TUo1wW/67RKX7uOdBK2kfy2VFYs6zGv1XoFdY8QB6Nuz4B/eIUD47npA2oL&#10;CcRPNH9BOaMwUOjSRAVXha4zShcOzGY2/YPNYYCoCxcWh+JDJvp/sOrLaY/CtDy7hRQeHM/okBBM&#10;PySxCd6zggEFB1mpMVLNBRu/x8xVnf0hvgT1gzhWvQnmA8Vr2rlDl9OZrDgX5S8P5fU5CcWXT/NP&#10;s8WSB6TusQrqe2FESp91cCJvGmmNz6JADacXSrk11PeUfO3DzlhbBmu9GBn84yIjA9urs5B46yIT&#10;Jt9LAbZn36qEBZGCNW2uzjiE/XFjUZyAvbPbTfnLInC3N2m59RZouOaV0NVVziS2tjWukctcfK+2&#10;PqPrYs4bgd9y5d0xtJc93jXlwZemN5NmZ70+8/71r7T+BQAA//8DAFBLAwQUAAYACAAAACEASxDn&#10;S9gAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzW6DMBCE75XyDtZWyi0xadUfKCaKInLosaQP&#10;4OAtRsFrhA0hefpue2mPoxl98+Xb2XViwiG0nhRs1gkIpNqblhoFn8fD6hVEiJqM7jyhgisG2BaL&#10;u1xnxl/oA6cqNoIhFDKtwMbYZ1KG2qLTYe17JO6+/OB05Dg00gz6wnDXyYckeZZOt8QPVve4t1if&#10;q9EpmObHA9l4w/P0vr+VVRndWKZKLe/n3RuIiHP8G8OPPqtDwU4nP5IJolOw2vBQwRP7c5umyQuI&#10;02+WRS7/2xffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHBA4IPQAQAAkgMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEsQ50vYAAAABQEAAA8A&#10;AAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" strokecolor="red" strokeweight=".5pt">
+              <v:line w14:anchorId="6A4E4AC5" id="Straight Connector 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-.05pt,2.9pt" to="495.35pt,2.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdZElLtQEAAGEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+xkaJEZcXpokF2K&#10;rUC3H8DIki1MXxC12Pn3o5Q468dtmA8CKZKP5NPz5mGyhh1lRO1dy5eLmjPphO+061v+88f+ds0Z&#10;JnAdGO9ky08S+cP25tNmDI1c+cGbTkZGIA6bMbR8SCk0VYVikBZw4YN0FFQ+Wkjkxr7qIoyEbk21&#10;quv7avSxC9ELiUi3u3OQbwu+UlKk70qhTMy0nGZL5YzlPOSz2m6g6SOEQYvLGPAPU1jQjppeoXaQ&#10;gP2O+gOU1SJ69CothLeVV0oLWXagbZb1u21eBgiy7ELkYLjShP8PVnw7PrrnmEcXk3sJT178QiKl&#10;GgM212B2MJzTJhVtTqfZ2VSIPF2JlFNigi7vV1+Wd2viW8yxCpq5MERMX6W3LBstN9rlHaGB4xOm&#10;3BqaOSVfO7/XxpR3Mo6NBP75LiMDqUUZSGTa0LUcXc8ZmJ5kKFIsiOiN7nJ1xsHYHx5NZEcgKez3&#10;NX359anbm7Tcegc4nPNK6CwSqxMp1Wjb8nUunquNy+iyaO2ywF+6snXw3ek5zpzSO5amF81lobz2&#10;yX79Z2z/AAAA//8DAFBLAwQUAAYACAAAACEASxDnS9gAAAAFAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyOzW6DMBCE75XyDtZWyi0xadUfKCaKInLosaQP4OAtRsFrhA0hefpue2mPoxl98+Xb2XViwiG0&#10;nhRs1gkIpNqblhoFn8fD6hVEiJqM7jyhgisG2BaLu1xnxl/oA6cqNoIhFDKtwMbYZ1KG2qLTYe17&#10;JO6+/OB05Dg00gz6wnDXyYckeZZOt8QPVve4t1ifq9EpmObHA9l4w/P0vr+VVRndWKZKLe/n3RuI&#10;iHP8G8OPPqtDwU4nP5IJolOw2vBQwRP7c5umyQuI02+WRS7/2xffAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAN1kSUu1AQAAYQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAEsQ50vYAAAABQEAAA8AAAAAAAAAAAAAAAAADwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="red" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A272105" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
-      <w:pPr>
+    <w:p w14:paraId="028B63AE" w14:textId="77777777" w:rsidR="00240F6A" w:rsidRPr="00240F6A" w:rsidRDefault="00240F6A" w:rsidP="00240F6A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00240F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">Please cite this article as: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3181567B" w14:textId="7A6D7B43" w:rsidR="00E640B3" w:rsidRDefault="00240F6A" w:rsidP="00240F6A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00240F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author1*, &amp; Author2. (2026) [Insert your 12-word title here.] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00240F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Jurnal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00240F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00240F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Evolusi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00240F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, 6(2), pp, DOI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70BB4FAB" w14:textId="77777777" w:rsidR="00240F6A" w:rsidRPr="00240F6A" w:rsidRDefault="00240F6A" w:rsidP="00240F6A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3061F5ED" w14:textId="304979AE" w:rsidR="001B2A03" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
       <w:pPr>
         <w:pStyle w:val="TitleAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008A43B3">
         <w:t xml:space="preserve">TITLE IS SUGGESTED FOR A MAXIMUM LENGTH </w:t>
       </w:r>
       <w:r>
         <w:t>OF</w:t>
       </w:r>
       <w:r w:rsidRPr="008A43B3">
         <w:t xml:space="preserve"> 12 WORDS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DCDDDEF" w14:textId="2DC7C582" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
       <w:pPr>
         <w:pStyle w:val="TitleAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63F0E218" w14:textId="39225CCC" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidRPr="008A43B3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>*, Author</w:t>
       </w:r>
       <w:r w:rsidRPr="008A43B3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF17BDE" w14:textId="49054498" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
+    <w:p w14:paraId="6A256730" w14:textId="77777777" w:rsidR="00761008" w:rsidRDefault="00761008" w:rsidP="008A43B3">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD2DC47" w14:textId="0CEBCAC1" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008A43B3">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A43B3">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Faculty/Department, Affiliation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB18231" w14:textId="77777777" w:rsidR="00761008" w:rsidRDefault="00761008" w:rsidP="008A43B3">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="736D1A18" w14:textId="29BFCB16" w:rsidR="008A43B3" w:rsidRDefault="0070601C" w:rsidP="00240F6A">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">*Corresponding author: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>author@email.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A256730" w14:textId="77777777" w:rsidR="00761008" w:rsidRDefault="00761008" w:rsidP="008A43B3">
+    <w:p w14:paraId="4A082FC0" w14:textId="57ED984C" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00240F6A">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Received </w:t>
+      </w:r>
+      <w:r w:rsidR="0070601C">
+        <w:t>30 September</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="0070601C">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A43B3">
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="0070601C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0070601C">
+        <w:t>Reviced</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0070601C">
+        <w:t xml:space="preserve"> 15 October 2026, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>Faculty/Department, Affiliation</w:t>
-[...19 lines deleted...]
-      </w:pPr>
+        <w:t>Accepted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t>DOI:</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070601C">
+        <w:t xml:space="preserve">20 </w:t>
+      </w:r>
       <w:r>
-        <w:t>Received xx April 2024, Accepted xx June 2024, Available online xx May 2023</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="0070601C">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0070601C">
+        <w:t>Published</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> xx May 202</w:t>
+      </w:r>
+      <w:r w:rsidR="0070601C">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50EAF6DA" w14:textId="216942F1" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48DE1433" wp14:editId="26FE3652">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>127635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6291580" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -988,260 +868,255 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:line w14:anchorId="14CFDD54" id="Straight Connector 76" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,10.05pt" to="495.4pt,10.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbtjfd3AEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkaNoZcXpI0F2K&#10;LUC6H8DKsi1MEgVRi5N/P0r5aLrdhvkgUKL4yPf0vHw8OCv2OpJB38jZZCqF9gpb4/tG/nh5+vQg&#10;BSXwLVj0upFHTfJx9fHDcgy1nuOAttVRMIinegyNHFIKdVWRGrQDmmDQnpMdRgeJt7Gv2ggjoztb&#10;zafTRTVibENEpYn4dHNKylXB7zqt0veuI52EbSTPlsoay/qa12q1hLqPEAajzmPAP0zhwHhueoXa&#10;QALxK5q/oJxREQm7NFHoKuw6o3ThwGxm0z/Y7AYIunBhcShcZaL/B6u+7bdRmLaR9wspPDh+o12K&#10;YPohiTV6zwpiFJxkpcZANRes/TZmrurgd+EZ1U/iXPUumTcUTtcOXXT5OpMVh6L88aq8PiSh+HAx&#10;/zK7e+AHUpdcBfWlMERKXzU6kYNGWuOzKFDD/plSbg315Uo+9vhkrC0Pa70YG/l5dn/HyMD26iwk&#10;Dl1gwuR7KcD27FuVYkEktKbN1RmHjrS2UeyBrcOOa3F84XGlsECJE8yhfFkYnuBdaR5nAzScikvq&#10;5DRnEtvdGtfIh9tq63NHXQx7JvUmYY5esT1u40VnNkNpejZudtvtnuPb32v1GwAA//8DAFBLAwQU&#10;AAYACAAAACEAgu1cntkAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIvVG7&#10;VYVIGqeqkDhDSyv16MRLEhGvI9tpk79nEQc4zs5q5k2xm1wvrhhi50nDaqlAINXedtRoOH28Pj6D&#10;iMmQNb0n1DBjhF15f1eY3PobHfB6TI3gEIq50dCmNORSxrpFZ+LSD0jsffrgTGIZGmmDuXG46+Va&#10;qSfpTEfc0JoBX1qsv46j05ANl3gea0zzfHjH0xzDfvNWab14mPZbEAmn9PcMP/iMDiUzVX4kG0Wv&#10;gYckDWu1AsFulikeUv0eZFnI//jlNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbtjfd&#10;3AEAAKYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCC&#10;7Vye2QAAAAYBAAAPAAAAAAAAAAAAAAAAADYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" strokecolor="windowText" strokeweight=".25pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="098BD2ED" w14:textId="54278312" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
+    <w:p w14:paraId="098BD2ED" w14:textId="54278312" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="000165A6">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ADC337E" w14:textId="516026C9" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
+    <w:p w14:paraId="0ADC337E" w14:textId="516026C9" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="000165A6">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A43B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CDF819" w14:textId="6E2BF926" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
+    <w:p w14:paraId="00CDF819" w14:textId="6E2BF926" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="000165A6">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17E92361" w14:textId="0991FE4B" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00AD6FFC">
+    <w:p w14:paraId="6A483400" w14:textId="5CEC3474" w:rsidR="00AD6FFC" w:rsidRDefault="008A43B3" w:rsidP="000165A6">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008A43B3">
         <w:t>This document represents the required format for manuscript preparation for publication. By having a standardized format of submission, the editor and reviewers can make the assessment process with clarity. This template is to assist the author in familiarizing with the submission format and understanding the function of each section. On writing the actual abstract, it should be between 200 - 250 words in a single paragraph. It should be a concise summary that clearly outlines the paper’s rationale, methodology, findings, and contribution. The body text should be presented with justified alignment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A483400" w14:textId="77777777" w:rsidR="00AD6FFC" w:rsidRDefault="00AD6FFC" w:rsidP="004F326D">
+    <w:p w14:paraId="1587BBBE" w14:textId="74A024C1" w:rsidR="004F326D" w:rsidRDefault="00AD6FFC" w:rsidP="000165A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000165A6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F326D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F326D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F326D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F326D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F326D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABEA6D3" w14:textId="1433FF9D" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="000165A6">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1587BBBE" w14:textId="74A024C1" w:rsidR="004F326D" w:rsidRDefault="00AD6FFC" w:rsidP="00AD6FFC">
-[...107 lines deleted...]
-    <w:p w14:paraId="3ABEA6D3" w14:textId="1433FF9D" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
+    <w:p w14:paraId="4B4D845D" w14:textId="56875398" w:rsidR="004F326D" w:rsidRDefault="00AD6FFC" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73ACB480" wp14:editId="5B855F08">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73ACB480" wp14:editId="3103D26E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>13970</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6291580" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="33" name="Straight Connector 33"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks/>
                       </wps:cNvCnPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6291580" cy="0"/>
                         </a:xfrm>
@@ -1249,620 +1124,1455 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
-              <v:line w14:anchorId="4BB0BEF6" id="Straight Connector 33" o:spid="_x0000_s1026" style="position:absolute;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,1.1pt" to="495.4pt,1.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmB0iB3AEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5ykaJcZcXpI0F2K&#10;LUC6H8DKsi1MEgVRi5N/P0r5aLrdhvkgUKL4yPf0vHw8OCv2OpJB38jZZCqF9gpb4/tG/nh5+rSQ&#10;ghL4Fix63cijJvm4+vhhOYZaz3FA2+ooGMRTPYZGDimFuqpIDdoBTTBoz8kOo4PE29hXbYSR0Z2t&#10;5tPpQzVibENEpYn4dHNKylXB7zqt0veuI52EbSTPlsoay/qa12q1hLqPEAajzmPAP0zhwHhueoXa&#10;QALxK5q/oJxREQm7NFHoKuw6o3ThwGxm0z/Y7AYIunBhcShcZaL/B6u+7bdRmLaRd3dSeHD8RrsU&#10;wfRDEmv0nhXEKDjJSo2Bai5Y+23MXNXB78Izqp/EuepdMm8onK4duujydSYrDkX541V5fUhC8eHD&#10;/MvsfsEPpC65CupLYYiUvmp0IgeNtMZnUaCG/TOl3Brqy5V87PHJWFse1noxMrPZ53tGBrZXZyFx&#10;6AITJt9LAbZn36oUCyKhNW2uzjh0pLWNYg9sHXZci+MLjyuFBUqcYA7ly8LwBO9K8zgboOFUXFIn&#10;pzmT2O7WuEYubqutzx11MeyZ1JuEOXrF9riNF53ZDKXp2bjZbbd7jm9/r9VvAAAA//8DAFBLAwQU&#10;AAYACAAAACEAblyqp9YAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBSE74L/ITzBm5ta&#10;RGxtuiyCZ911BY9p82yLzUvJS3fbf+/Tix6HGWa+qbaLH9UJIw+BDNxuMlBIbXADdQaOb883D6A4&#10;WXJ2DIQGVmTY1pcXlS1dONMeT4fUKSkhLq2BPqWp1JrbHr3lTZiQxPsM0dskMnbaRXuWcj/qPMvu&#10;tbcDyUJvJ3zqsf06zN5AMX3w+9xiWtf9Kx5Xjru7l8aY66tl9wgq4ZL+wvCDL+hQC1MTZnKsRgNy&#10;JBnIc1BiFkUmP5pfretK/4evvwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCmB0iB3AEA&#10;AKYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBuXKqn&#10;1gAAAAQBAAAPAAAAAAAAAAAAAAAAADYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" strokecolor="windowText" strokeweight=".25pt">
+              <v:line w14:anchorId="33F20A87" id="Straight Connector 33" o:spid="_x0000_s1026" style="position:absolute;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,1.1pt" to="495.4pt,1.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPl8v3wAEAAHUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc67VdJXVXXucQK71E&#10;baQkP2DCwi4qMIihXvvfd8Afddtb1T2ggWHevHm8Xd/tvRM7nchi6ORiNpdCB4W9DUMnX18ePqyk&#10;oAyhB4dBd/KgSd5t3r9bT7HVSxzR9ToJBgnUTrGTY86xbRpSo/ZAM4w6cNJg8pB5m4amTzAxunfN&#10;cj6/bSZMfUyoNBGfbo9Juan4xmiVvxlDOgvXSeaW65rq+lbWZrOGdkgQR6tONOAfWHiwgZteoLaQ&#10;QfxI9i8ob1VCQpNnCn2Dxlil6ww8zWL+xzTPI0RdZ2FxKF5kov8Hq77u7sNTKtTVPjzHR1TfiUVp&#10;pkjtJVk2FI/X9ib5cp25i30V8nARUu+zUHx4u/y8uFmx3uqca6A9F8ZE+YtGL0rQSWdDmRFa2D1S&#10;Lq2hPV8pxwEfrHP1nVwQUyc/Lj7dMDKwW4yDzKGPfScpDFKAG9iGKqeKSOhsX6oLDh3o3iWxA3YC&#10;G6jH6YXpSuGAMid4hvoVRzCD30oLnS3QeCyuqaNxvM3sXmd9J1fX1S6Ujrr67zTULwlL9Ib94Smd&#10;dea3rU1PPizmud5zfP23bH4CAAD//wMAUEsDBBQABgAIAAAAIQBuXKqn1gAAAAQBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BS8QwFITvgv8hPMGbm1pEbG26LIJn3XUFj2nzbIvNS8lLd9t/79OLHocZ&#10;Zr6ptosf1QkjD4EM3G4yUEhtcAN1Bo5vzzcPoDhZcnYMhAZWZNjWlxeVLV040x5Ph9QpKSEurYE+&#10;panUmtseveVNmJDE+wzR2yQydtpFe5ZyP+o8y+61twPJQm8nfOqx/TrM3kAxffD73GJa1/0rHleO&#10;u7uXxpjrq2X3CCrhkv7C8IMv6FALUxNmcqxGA3IkGchzUGIWRSY/ml+t60r/h6+/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAM+Xy/fAAQAAdQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAG5cqqfWAAAABAEAAA8AAAAAAAAAAAAAAAAAGgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".25pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FAF550" w14:textId="4B48A8BC" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00AD6FFC">
+    <w:p w14:paraId="2D765858" w14:textId="77777777" w:rsidR="009548F1" w:rsidRDefault="009548F1" w:rsidP="009548F1">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:sectPr w:rsidR="009548F1" w:rsidSect="001B2A03">
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43FAF550" w14:textId="2FA5ED6B" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00502823">
+      <w:pPr>
+        <w:pStyle w:val="Heading1AJPBS"/>
+        <w:ind w:right="-61"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>INTRODUCTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E2DA99" w14:textId="77777777" w:rsidR="004F326D" w:rsidRPr="00AD6FFC" w:rsidRDefault="004F326D" w:rsidP="00AD6FFC">
+    <w:p w14:paraId="5D063F81" w14:textId="77777777" w:rsidR="00D56BF5" w:rsidRPr="00AD6FFC" w:rsidRDefault="00D56BF5" w:rsidP="000165A6">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
-        <w:spacing w:after="240"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD6FFC">
-[...7 lines deleted...]
-    <w:p w14:paraId="53E8BF47" w14:textId="77777777" w:rsidR="004F326D" w:rsidRPr="004F326D" w:rsidRDefault="004F326D" w:rsidP="00AD6FFC">
+    </w:p>
+    <w:p w14:paraId="53E8BF47" w14:textId="254E40A8" w:rsidR="004F326D" w:rsidRPr="004F326D" w:rsidRDefault="004F326D" w:rsidP="000165A6">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
-        <w:spacing w:after="240"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F326D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">This template is constructed to assist authors in presenting their work so that it will be easy to be reviewed by the reviewers. Having a standard template will also assist in the eventual publication process should the paper is accepted. Submitting an article that is easier to be read by the reviewer will assist in expediting the review process. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7E1BEC" w14:textId="3EAEEEA2" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00AD6FFC">
+    <w:p w14:paraId="3D7E1BEC" w14:textId="01C13599" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="000165A6">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
-        <w:spacing w:after="240"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F326D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>This template was designed such that the author can substitute each section with one’s work accordingly and expand it as necessary. It includes samples of referencing and type formatting which is expected when submitting a manuscript in MS Word, which is the only acceptable format. The manuscript must not exceed 10,000 words excluding references and appendices. The manuscript also should meet the similarity index for less than 30%.  The body text should be presented in a single paragraph with justified alignment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="283D75E3" w14:textId="73CB98A6" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00AD6FFC">
+    <w:p w14:paraId="39B4F06B" w14:textId="40953975" w:rsidR="00974C7E" w:rsidRDefault="008632CC" w:rsidP="00240F6A">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:after="240"/>
+        <w:ind w:left="792"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14E416BC" wp14:editId="50B0BF7C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-742726</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>350656</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2157730" cy="619125"/>
+                <wp:effectExtent l="0" t="0" r="13970" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2157730" cy="619125"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="41B572EA" w14:textId="45EA3C03" w:rsidR="006A0A78" w:rsidRPr="008632CC" w:rsidRDefault="006A0A78" w:rsidP="006A0A78">
+                            <w:pPr>
+                              <w:spacing w:after="240"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008632CC">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Heading 2 (Align left, Cap First Word, Bold, Times New Roman 12)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="69064722" w14:textId="77777777" w:rsidR="006A0A78" w:rsidRPr="008632CC" w:rsidRDefault="006A0A78" w:rsidP="006A0A78">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+            <w:pict>
+              <v:rect w14:anchorId="14E416BC" id="Rectangle 3" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:-58.5pt;margin-top:27.6pt;width:169.9pt;height:48.75pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAATFOqhwIAAHAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azpl2DOEWQosOA&#10;oi3aDj0rshQLkEVNUmJnXz9KdpysK3YYdrFFkXwkn0jOr7tGk51wXoEpaXGWUyIMh0qZTUm/v9x+&#10;+kKJD8xUTIMRJd0LT68XHz/MWzsTE6hBV8IRBDF+1tqS1iHYWZZ5XouG+TOwwqBSgmtYQNFtssqx&#10;FtEbnU3y/CJrwVXWARfe4+1Nr6SLhC+l4OFBSi8C0SXF3EL6uvRdx2+2mLPZxjFbKz6kwf4hi4Yp&#10;g0FHqBsWGNk69QdUo7gDDzKccWgykFJxkWrAaor8TTXPNbMi1YLkeDvS5P8fLL/fPdtHhzS01s88&#10;HmMVnXRN/GN+pEtk7UeyRBcIx8tJMb28/IycctRdFFfFZBrZzI7e1vnwVUBD4qGkDh8jccR2dz70&#10;pgeTGMzArdI6PYg28cKDVlW8S0LsCLHSjuwYvuV6UwzRTqwwdvTMjqWkU9hrESG0eRKSqComnxJJ&#10;XXbEZJwLE4peVbNK9KGKaZ6nRkH40SMVmgAjssQkR+wB4Pd8D9h92YN9dBWpSUfn/G+J9c6jR4oM&#10;JozOjTLg3gPQWNUQubc/kNRTE1kK3bpDbiI1aBlv1lDtHx1x0A+Nt/xW4UPeMR8emcMpwbfHyQ8P&#10;+JEa2pLCcKKkBvfzvftoj82LWkpanLqS+h9b5gQl+pvBtr4qzs/jmCbhfHo5QcGdatanGrNtVoDN&#10;UOCOsTwdo33Qh6N00LzigljGqKhihmPskvLgDsIq9NsAVwwXy2Uyw9G0LNyZZ8sjeOQ5NupL98qc&#10;Hbo54Bzcw2FC2exNU/e20dPAchtAqtTxR16HF8CxTq00rKC4N07lZHVclItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAO0jrqt4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzgbTdt&#10;oFupTRcRBMGTVfQ622bTYjPJNtlu/feOJz0O83jv++r96iaxmDmOnjTk2wyEoc73I1kN729PmzsQ&#10;MSH1OHkyGr5NhH1zfVVj1fsLvZqlTVZwCcUKNQwphUrK2A3GYdz6YIh/Rz87THzOVvYzXrjcTVJl&#10;2U46HIkXBgzmcTDdV3t2Guzu+Rg+c1xOLzK0H7Y9leWCWt/erA/3IJJZ018YfvEZHRpmOvgz9VFM&#10;GjZ5XrJM0lAUCgQnlFIsc+BooUqQTS3/OzQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AABMU6qHAgAAcAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADtI66reAAAACwEAAA8AAAAAAAAAAAAAAAAA4QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" filled="f" strokecolor="white [3212]" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="41B572EA" w14:textId="45EA3C03" w:rsidR="006A0A78" w:rsidRPr="008632CC" w:rsidRDefault="006A0A78" w:rsidP="006A0A78">
+                      <w:pPr>
+                        <w:spacing w:after="240"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008632CC">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Heading 2 (Align left, Cap First Word, Bold, Times New Roman 12)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="69064722" w14:textId="77777777" w:rsidR="006A0A78" w:rsidRPr="008632CC" w:rsidRDefault="006A0A78" w:rsidP="006A0A78">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00974C7E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07C1407F" wp14:editId="322CAFCF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>4159250</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>97155</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2157730" cy="619125"/>
+                <wp:effectExtent l="0" t="0" r="13970" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Rectangle 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2157730" cy="619125"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1B95F61E" w14:textId="103E3898" w:rsidR="00D56BF5" w:rsidRPr="00974C7E" w:rsidRDefault="00D56BF5" w:rsidP="00D56BF5">
+                            <w:pPr>
+                              <w:pStyle w:val="Heading1AJPBS"/>
+                              <w:spacing w:after="240"/>
+                              <w:ind w:right="0"/>
+                              <w:rPr>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00974C7E">
+                              <w:rPr>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                              <w:t>HEADING 1 (Center, UPPERCASE. Bold, Times New Roman 12)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6B69667F" w14:textId="77777777" w:rsidR="00D56BF5" w:rsidRPr="00974C7E" w:rsidRDefault="00D56BF5" w:rsidP="00D56BF5">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+            <w:pict>
+              <v:rect w14:anchorId="07C1407F" id="Rectangle 2" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:327.5pt;margin-top:7.65pt;width:169.9pt;height:48.75pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWLpsnhwIAAHAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTpl2DOEWQosOA&#10;oi3WDj0rshQLkEVNUmJnXz9KdpysK3YYdrFFkXwkn0jOb7pGk51wXoEpaXGWUyIMh0qZTUm/v9x9&#10;+kyJD8xUTIMRJd0LT28WHz/MWzsTE6hBV8IRBDF+1tqS1iHYWZZ5XouG+TOwwqBSgmtYQNFtssqx&#10;FtEbnU3y/DJrwVXWARfe4+1tr6SLhC+l4OFRSi8C0SXF3EL6uvRdx2+2mLPZxjFbKz6kwf4hi4Yp&#10;g0FHqFsWGNk69QdUo7gDDzKccWgykFJxkWrAaor8TTXPNbMi1YLkeDvS5P8fLH/YPdsnhzS01s88&#10;HmMVnXRN/GN+pEtk7UeyRBcIx8tJMb26OkdOOeoui+tiMo1sZkdv63z4IqAh8VBSh4+ROGK7ex96&#10;04NJDGbgTmmdHkSbeOFBqyreJSF2hFhpR3YM33K9KYZoJ1YYO3pmx1LSKey1iBDafBOSqComnxJJ&#10;XXbEZJwLE4peVbNK9KGKaZ6nRkH40SMVmgAjssQkR+wB4Pd8D9h92YN9dBWpSUfn/G+J9c6jR4oM&#10;JozOjTLg3gPQWNUQubc/kNRTE1kK3bpDbkp6Hi3jzRqq/ZMjDvqh8ZbfKXzIe+bDE3M4Jfj2OPnh&#10;ET9SQ1tSGE6U1OB+vncf7bF5UUtJi1NXUv9jy5ygRH812NbXxcVFHNMkXEyvJii4U836VGO2zQqw&#10;GQrcMZanY7QP+nCUDppXXBDLGBVVzHCMXVIe3EFYhX4b4IrhYrlMZjialoV782x5BI88x0Z96V6Z&#10;s0M3B5yDBzhMKJu9aereNnoaWG4DSJU6/sjr8AI41qmVhhUU98apnKyOi3LxCwAA//8DAFBLAwQU&#10;AAYACAAAACEAj5tedt8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiT&#10;QtI2jVMhJCQkTgREr9vEdSLitRu7afh7lhMcd2Y0O6/czXYQkx5D70hBukhAaGpc25NR8PH+fLcG&#10;ESJSi4MjreBbB9hV11clFq270Jue6mgEl1AoUEEXoy+kDE2nLYaF85rYO7rRYuRzNLId8cLldpDL&#10;JMmlxZ74Q4deP3W6+arPVoHJX45+n+J0epW+/jT1abWaUKnbm/lxCyLqOf6F4Xc+T4eKNx3cmdog&#10;BgV5ljFLZCO7B8GBzeaBWQ4spMs1yKqU/xGqHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDWLpsnhwIAAHAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCPm1523wAAAAoBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" strokecolor="white [3212]" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1B95F61E" w14:textId="103E3898" w:rsidR="00D56BF5" w:rsidRPr="00974C7E" w:rsidRDefault="00D56BF5" w:rsidP="00D56BF5">
+                      <w:pPr>
+                        <w:pStyle w:val="Heading1AJPBS"/>
+                        <w:spacing w:after="240"/>
+                        <w:ind w:right="0"/>
+                        <w:rPr>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00974C7E">
+                        <w:rPr>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                        <w:t>HEADING 1 (Center, UPPERCASE. Bold, Times New Roman 12)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6B69667F" w14:textId="77777777" w:rsidR="00D56BF5" w:rsidRPr="00974C7E" w:rsidRDefault="00D56BF5" w:rsidP="00D56BF5">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283D75E3" w14:textId="5E8F211E" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00502823">
+      <w:pPr>
+        <w:pStyle w:val="Heading1AJPBS"/>
+        <w:ind w:right="81"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:t>LITERATURE REVIEW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64AC0C97" w14:textId="5A4BDF42" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00AD6FFC">
-[...7 lines deleted...]
-        <w:ind w:hanging="792"/>
+    <w:p w14:paraId="73EF886B" w14:textId="1D42B63D" w:rsidR="00974C7E" w:rsidRDefault="00974C7E" w:rsidP="00974C7E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1AJPBS"/>
+        <w:ind w:left="1440" w:right="1888"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42C4F140" w14:textId="60497AAA" w:rsidR="00AD6FFC" w:rsidRPr="006A0A78" w:rsidRDefault="00D56BF5" w:rsidP="00974C7E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A26F9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dependent Variable</w:t>
-[...53 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Research Pro</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0A78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="009A26F9">
+        <w:t>blem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514E6B8E" w14:textId="55EFDBA5" w:rsidR="006A0A78" w:rsidRDefault="008632CC" w:rsidP="00974C7E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-[...15 lines deleted...]
-        <w:ind w:left="810" w:hanging="810"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C8D90FF" wp14:editId="22D2E1A8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1300244</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>649539</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3504319" cy="695325"/>
+                <wp:effectExtent l="0" t="0" r="20320" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3504319" cy="695325"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6545328C" w14:textId="77777777" w:rsidR="006A0A78" w:rsidRPr="008632CC" w:rsidRDefault="006A0A78" w:rsidP="006A0A78">
+                            <w:pPr>
+                              <w:spacing w:after="240"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008632CC">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Subheading (Heading 3) (Align left, Italic, Cap First Word, Times New Roman 12)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1A6DB116" w14:textId="77777777" w:rsidR="006A0A78" w:rsidRPr="00974C7E" w:rsidRDefault="006A0A78" w:rsidP="006A0A78">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+            <w:pict>
+              <v:rect w14:anchorId="0C8D90FF" id="Rectangle 4" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:102.4pt;margin-top:51.15pt;width:275.95pt;height:54.75pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTna5UiQIAAHAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTpFuDOkXQosOA&#10;og3aDj0rshQLkEVNUmJnXz9KdpysK3YYdrFFkXwkn0heXXeNJjvhvAJT0uIsp0QYDpUym5J+f7n7&#10;9IUSH5ipmAYjSroXnl4vPn64au1cTKAGXQlHEMT4eWtLWodg51nmeS0a5s/ACoNKCa5hAUW3ySrH&#10;WkRvdDbJ84usBVdZB1x4j7e3vZIuEr6UgodHKb0IRJcUcwvp69J3Hb/Z4orNN47ZWvEhDfYPWTRM&#10;GQw6Qt2ywMjWqT+gGsUdeJDhjEOTgZSKi1QDVlPkb6p5rpkVqRYkx9uRJv//YPnD7tmuHNLQWj/3&#10;eIxVdNI18Y/5kS6RtR/JEl0gHC/PZ/n0vLikhKPu4nJ2PplFNrOjt3U+fBXQkHgoqcPHSByx3b0P&#10;venBJAYzcKe0Tg+iTbzwoFUV75IQO0LcaEd2DN9yvSmGaCdWGDt6ZsdS0instYgQ2jwJSVSFyU9S&#10;IqnLjpiMc2FC0atqVok+VDHL89QoCD96pEITYESWmOSIPQD8nu8Buy97sI+uIjXp6Jz/LbHeefRI&#10;kcGE0blRBtx7ABqrGiL39geSemoiS6Fbd8hNSafRMt6sodqvHHHQD423/E7hQ94zH1bM4ZTgPOHk&#10;h0f8SA1tSWE4UVKD+/nefbTH5kUtJS1OXUn9jy1zghL9zWBbXxbTaRzTJExnnycouFPN+lRjts0N&#10;YDMUuGMsT8doH/ThKB00r7ggljEqqpjhGLukPLiDcBP6bYArhovlMpnhaFoW7s2z5RE88hwb9aV7&#10;Zc4O3RxwDh7gMKFs/qape9voaWC5DSBV6vgjr8ML4FinVhpWUNwbp3KyOi7KxS8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQDe+zqO3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNZXY&#10;UTsBkirEqRASEhIrUgTbaew6UeNHYzcNf8+wguXoXN17pt4udmSznuLgnYRsLYBp13k1OCPhY/dy&#10;uwEWEzqFo3dawreOsG2ur2qslL+4dz23yTAqcbFCCX1KoeI8dr22GNc+aEfs4CeLic7JcDXhhcrt&#10;yHMhCm5xcLTQY9DPve6O7dlKMMXrIXxlOJ/eeGg/TXsqyxmlvFktT4/Akl7SXxh+9UkdGnLa+7NT&#10;kY0ScnFP6omAyO+AUaJ8KEpge0JZtgHe1Pz/D80PAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAFOdrlSJAgAAcAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAN77Oo7fAAAACwEAAA8AAAAAAAAAAAAAAAAA4wQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADvBQAAAAA=&#10;" filled="f" strokecolor="white [3212]" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6545328C" w14:textId="77777777" w:rsidR="006A0A78" w:rsidRPr="008632CC" w:rsidRDefault="006A0A78" w:rsidP="006A0A78">
+                      <w:pPr>
+                        <w:spacing w:after="240"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008632CC">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Subheading (Heading 3) (Align left, Italic, Cap First Word, Times New Roman 12)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1A6DB116" w14:textId="77777777" w:rsidR="006A0A78" w:rsidRPr="00974C7E" w:rsidRDefault="006A0A78" w:rsidP="006A0A78">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00674CB4" w:rsidRPr="00674CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Submitted an article should be structured in a way that follows a suitable journal publication style. The paper should be segmented with appropriate headings such as the following flow: Abstract, Introduction, Methodology, Results, Discussion/Conclusion, and References. However, the author may include other headings as deem necessary, such as Literature Review and Acknowledgement. The body text should be presented in a single paragraph with justified alignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A24EE50" w14:textId="606D234B" w:rsidR="006A0A78" w:rsidRPr="00674CB4" w:rsidRDefault="006A0A78" w:rsidP="00974C7E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C6D9D4" w14:textId="39BE0595" w:rsidR="004F326D" w:rsidRPr="004D590A" w:rsidRDefault="006A0A78" w:rsidP="00974C7E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00674CB4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D590A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:after="240"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research Gap </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A65CE12" w14:textId="6CCA18E0" w:rsidR="00674CB4" w:rsidRDefault="004D590A" w:rsidP="00974C7E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00674CB4">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35D7A64B" wp14:editId="0D710734">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1152250</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>418623</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3493748" cy="695325"/>
+                <wp:effectExtent l="0" t="0" r="12065" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3493748" cy="695325"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="103BAD5E" w14:textId="437F2112" w:rsidR="004D590A" w:rsidRPr="008632CC" w:rsidRDefault="004D590A" w:rsidP="004D590A">
+                            <w:pPr>
+                              <w:spacing w:after="240"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008632CC">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Subheading (Heading </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>4</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008632CC">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>) (Align left, Cap First Word, Times New Roman 1</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>1</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008632CC">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5C76A1B9" w14:textId="77777777" w:rsidR="004D590A" w:rsidRPr="00974C7E" w:rsidRDefault="004D590A" w:rsidP="004D590A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+            <w:pict>
+              <v:rect w14:anchorId="35D7A64B" id="Rectangle 1" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:90.75pt;margin-top:32.95pt;width:275.1pt;height:54.75pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/a1jhiQIAAHAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nSbsGdYqgRYcB&#10;RRusHXpWZCkWIIuapMTOfv0o2XGyrthh2MWWRPKRfPy4vukaTXbCeQWmpMVZTokwHCplNiX9/nL/&#10;6TMlPjBTMQ1GlHQvPL1ZfPxw3dq5mEANuhKOIIjx89aWtA7BzrPM81o0zJ+BFQaFElzDAl7dJqsc&#10;axG90dkkzy+yFlxlHXDhPb7e9UK6SPhSCh6epPQiEF1SjC2kr0vfdfxmi2s23zhma8WHMNg/RNEw&#10;ZdDpCHXHAiNbp/6AahR34EGGMw5NBlIqLlIOmE2Rv8nmuWZWpFyQHG9Hmvz/g+WPu2e7ckhDa/3c&#10;4zFm0UnXxD/GR7pE1n4kS3SBcHw8n16dX06xvBxlF1ez88ksspkdra3z4YuAhsRDSR0WI3HEdg8+&#10;9KoHlejMwL3SOhVEm/jgQasqvqVL7Ahxqx3ZMazlelMM3k600He0zI6ppFPYaxEhtPkmJFEVBj9J&#10;gaQuO2IyzoUJRS+qWSV6V8Usz1OjIPxokRJNgBFZYpAj9gDwe7wH7D7tQT+aitSko3H+t8B649Ei&#10;eQYTRuNGGXDvAWjMavDc6x9I6qmJLIVu3SE3JU1VjC9rqPYrRxz0Q+Mtv1dYyAfmw4o5nBKcJ5z8&#10;8IQfqaEtKQwnSmpwP997j/rYvCilpMWpK6n/sWVOUKK/Gmzrq2I6jWOaLtPZ5QQv7lSyPpWYbXML&#10;2AwF7hjL0zHqB304SgfNKy6IZfSKImY4+i4pD+5wuQ39NsAVw8VymdRwNC0LD+bZ8ggeeY6N+tK9&#10;MmeHbg44B49wmFA2f9PUvW60NLDcBpAqdfyR16ECONaplYYVFPfG6T1pHRfl4hcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQAvz9mn3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjs&#10;qBMgcRviVAgJCYkVAdHtNHadiPjR2E3D3zOsYHl1j+6cqbeLHdmspzh4JyFfZcC067wanJHw8f58&#10;swYWEzqFo3dawreOsG0uL2qslD+7Nz23yTAacbFCCX1KoeI8dr22GFc+aEfdwU8WE8XJcDXhmcbt&#10;yG+zrOQWB0cXegz6qdfdV3uyEkz5cgi7HOfjKw/tp2mPQswo5fXV8vgALOkl/cHwq0/q0JDT3p+c&#10;imykvM4LQiWUxQYYAeIuF8D21IjiHnhT8/8vND8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAv2tY4YkCAABwBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAL8/Zp94AAAAKAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" filled="f" strokecolor="white [3212]" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="103BAD5E" w14:textId="437F2112" w:rsidR="004D590A" w:rsidRPr="008632CC" w:rsidRDefault="004D590A" w:rsidP="004D590A">
+                      <w:pPr>
+                        <w:spacing w:after="240"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008632CC">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Subheading (Heading </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>4</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008632CC">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>) (Align left, Cap First Word, Times New Roman 1</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>1</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008632CC">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5C76A1B9" w14:textId="77777777" w:rsidR="004D590A" w:rsidRPr="00974C7E" w:rsidRDefault="004D590A" w:rsidP="004D590A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00674CB4" w:rsidRPr="00674CB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Sub-heading may be inserted to improve the structure of the paper. This paragraph is an example of how a sub-heading. If required, a further hierarchical breakdown can utilise the subsection or bullet points. The body text should be presented in a single paragraph with justified alignment.</w:t>
-[...10 lines deleted...]
-        <w:ind w:left="630"/>
+        <w:t xml:space="preserve">Sub-heading may be inserted to improve the structure of the paper. This paragraph is an example of how a sub-heading. If required, a further hierarchical breakdown can </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00674CB4" w:rsidRPr="00674CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>utilise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00674CB4" w:rsidRPr="00674CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the subsection or bullet points. The body text should be presented in a single paragraph with justified alignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B01F17" w14:textId="491604FC" w:rsidR="00974C7E" w:rsidRDefault="00974C7E" w:rsidP="00974C7E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FF7FC3D" w14:textId="39AF1D97" w:rsidR="00674CB4" w:rsidRPr="00C413FC" w:rsidRDefault="006A0A78" w:rsidP="008632CC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD6FFC">
+      <w:r w:rsidRPr="00C413FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Subsections (Align Left, Sentence Case, Times New Roman 11)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1996F715" w14:textId="7AD37236" w:rsidR="00674CB4" w:rsidRDefault="00674CB4" w:rsidP="00AD6FFC">
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00974C7E" w:rsidRPr="00C413FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Theory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C413FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1996F715" w14:textId="7AD37236" w:rsidR="00674CB4" w:rsidRDefault="00674CB4" w:rsidP="008632CC">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-        <w:spacing w:after="240"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00674CB4">
         <w:t>This section is to illustrate format in the subsection. The text should be represented in single column with justified alignment. The body text should be presented with justified alignment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD18831" w14:textId="77777777" w:rsidR="00AD6FFC" w:rsidRPr="00674CB4" w:rsidRDefault="00AD6FFC" w:rsidP="00AD6FFC">
+    <w:p w14:paraId="39531A20" w14:textId="77777777" w:rsidR="00974C7E" w:rsidRDefault="00974C7E" w:rsidP="00974C7E">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-        <w:spacing w:after="240"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="37E0835F" w14:textId="66F38EE0" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00AD6FFC">
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37E0835F" w14:textId="66F38EE0" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00502823">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:spacing w:after="240"/>
+        <w:ind w:right="81"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>METHODOLOGY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD51505" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="00AD6FFC">
+    <w:p w14:paraId="5D53661E" w14:textId="77777777" w:rsidR="005A46E7" w:rsidRDefault="005A46E7" w:rsidP="005A46E7">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-        <w:spacing w:after="240"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="28BD2568" w14:textId="6530EE4B" w:rsidR="009A26F9" w:rsidRDefault="006B50D7" w:rsidP="00AD6FFC">
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28BD2568" w14:textId="3AB1391E" w:rsidR="009A26F9" w:rsidRPr="008632CC" w:rsidRDefault="006B50D7" w:rsidP="008632CC">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-        <w:spacing w:after="240"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B50D7">
         <w:t>Figures and tables are to be embedded in the main text body. They should not have cosmetic enhancement such as a shadow frame. One blank line separates the figure or table with the following text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B159E36" w14:textId="188A2B22" w:rsidR="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+    <w:p w14:paraId="0C315FF5" w14:textId="77777777" w:rsidR="005A46E7" w:rsidRDefault="005A46E7" w:rsidP="005A46E7">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-        <w:keepNext/>
-[...1 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BF1284C" w14:textId="3548C1FE" w:rsidR="00C413FC" w:rsidRPr="00C413FC" w:rsidRDefault="00240F6A" w:rsidP="005A46E7">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C413FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C413FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00C413FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00C413FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00A13C5A" w:rsidRPr="00C413FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C413FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71ED4F0E" w14:textId="4045A058" w:rsidR="00240F6A" w:rsidRDefault="00240F6A" w:rsidP="005A46E7">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B50D7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Each figure must be explained by a legend at the bottom using the same format as body text</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA61484" w14:textId="716DCFE9" w:rsidR="008632CC" w:rsidRPr="008632CC" w:rsidRDefault="008632CC" w:rsidP="008632CC">
       <w:r w:rsidRPr="00725C49">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61437F37" wp14:editId="339FE7BE">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CCE142F" wp14:editId="09703C16">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>2436495</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>123190</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2441575" cy="1671955"/>
+            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:wrapThrough wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21411"/>
+                <wp:lineTo x="21403" y="21411"/>
+                <wp:lineTo x="21403" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapThrough>
             <wp:docPr id="37" name="Picture 37" descr="Image result for graf"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 80" descr="Image result for graf"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="4198" b="4580"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3324225" cy="2276475"/>
+                      <a:ext cx="2441575" cy="1671955"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21329BA0" w14:textId="1E66ED1D" w:rsidR="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+    <w:p w14:paraId="53D87A38" w14:textId="77777777" w:rsidR="008632CC" w:rsidRDefault="008632CC" w:rsidP="005A46E7">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C21CA83" w14:textId="77777777" w:rsidR="008632CC" w:rsidRDefault="008632CC" w:rsidP="008632CC"/>
+    <w:p w14:paraId="468DB9DE" w14:textId="77777777" w:rsidR="008632CC" w:rsidRDefault="008632CC" w:rsidP="008632CC"/>
+    <w:p w14:paraId="5F4FA9AE" w14:textId="77777777" w:rsidR="008632CC" w:rsidRDefault="008632CC" w:rsidP="008632CC"/>
+    <w:p w14:paraId="7B47332D" w14:textId="77777777" w:rsidR="008632CC" w:rsidRDefault="008632CC" w:rsidP="008632CC"/>
+    <w:p w14:paraId="47D9665A" w14:textId="77777777" w:rsidR="008632CC" w:rsidRPr="008632CC" w:rsidRDefault="008632CC" w:rsidP="008632CC"/>
+    <w:p w14:paraId="26583F82" w14:textId="6EBFEC48" w:rsidR="00240F6A" w:rsidRPr="00C413FC" w:rsidRDefault="006B50D7" w:rsidP="005A46E7">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C413FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C413FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00C413FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00C413FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00A13C5A" w:rsidRPr="00C413FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C413FC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28348F1E" w14:textId="463ED8A2" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="005A46E7">
+      <w:pPr>
+        <w:pStyle w:val="Caption"/>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B50D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figure </w:t>
-[...160 lines deleted...]
-        <w:t>.  Each table must be preceded with a label placed with sequence number and title using the same format as body text.</w:t>
+        <w:t>Each table must be preceded with a label placed with sequence number and title using the same format as body text.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1646"/>
         <w:gridCol w:w="1567"/>
         <w:gridCol w:w="1579"/>
         <w:gridCol w:w="1542"/>
         <w:gridCol w:w="1662"/>
         <w:gridCol w:w="1598"/>
       </w:tblGrid>
       <w:tr w:rsidR="006B50D7" w:rsidRPr="006B50D7" w14:paraId="776703E7" w14:textId="77777777" w:rsidTr="006B50D7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
@@ -2018,1017 +2728,1373 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1742C407" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B50D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ALIGNMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B50D7" w:rsidRPr="006B50D7" w14:paraId="73F77653" w14:textId="77777777" w:rsidTr="006B50D7">
+      <w:tr w:rsidR="006B50D7" w:rsidRPr="008632CC" w14:paraId="73F77653" w14:textId="77777777" w:rsidTr="006B50D7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="460D9A12" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="460D9A12" w14:textId="366349EA" w:rsidR="006B50D7" w:rsidRPr="008632CC" w:rsidRDefault="00C4271D" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="008632CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>HEADING</w:t>
+              <w:t>Heading</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12DC86C6" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="12DC86C6" w14:textId="11753AA2" w:rsidR="006B50D7" w:rsidRPr="008632CC" w:rsidRDefault="00C4271D" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="008632CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>UPPER</w:t>
+              <w:t>Upper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1579" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="312B126D" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="312B126D" w14:textId="7F26FA27" w:rsidR="006B50D7" w:rsidRPr="008632CC" w:rsidRDefault="00C4271D" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="008632CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>TIMES NEW ROMAN</w:t>
+              <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C6EB7C9" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="5C6EB7C9" w14:textId="7B77D324" w:rsidR="006B50D7" w:rsidRPr="008632CC" w:rsidRDefault="00C4271D" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="008632CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E8D9235" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="1E8D9235" w14:textId="010A530C" w:rsidR="006B50D7" w:rsidRPr="008632CC" w:rsidRDefault="00C4271D" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="008632CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BOLD</w:t>
+              <w:t>Bold</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="382EBC38" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="382EBC38" w14:textId="73C15082" w:rsidR="006B50D7" w:rsidRPr="008632CC" w:rsidRDefault="00C4271D" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="008632CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>CENTER</w:t>
+              <w:t>Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B50D7" w:rsidRPr="006B50D7" w14:paraId="1A6A0C12" w14:textId="77777777" w:rsidTr="006B50D7">
+      <w:tr w:rsidR="006B50D7" w:rsidRPr="008632CC" w14:paraId="1A6A0C12" w14:textId="77777777" w:rsidTr="006B50D7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77834104" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="77834104" w14:textId="1058ED62" w:rsidR="006B50D7" w:rsidRPr="008632CC" w:rsidRDefault="00C4271D" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="008632CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>SUBHEADING</w:t>
+              <w:t>Subheading</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="016221D4" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="016221D4" w14:textId="54DEB8AB" w:rsidR="006B50D7" w:rsidRPr="008632CC" w:rsidRDefault="00C4271D" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="008632CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>UPPER</w:t>
+              <w:t>Upper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1579" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CB880BB" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="2CB880BB" w14:textId="4D82034E" w:rsidR="006B50D7" w:rsidRPr="008632CC" w:rsidRDefault="00C4271D" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="008632CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>TIMES NEW ROMAN</w:t>
+              <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2F610C" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="3D2F610C" w14:textId="6F596909" w:rsidR="006B50D7" w:rsidRPr="008632CC" w:rsidRDefault="00C4271D" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="008632CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DAAE9E7" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="5DAAE9E7" w14:textId="535B66B5" w:rsidR="006B50D7" w:rsidRPr="008632CC" w:rsidRDefault="00C4271D" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="008632CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>NORMAL</w:t>
+              <w:t>Normal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00DC31AB" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="00DC31AB" w14:textId="71DD9F4A" w:rsidR="006B50D7" w:rsidRPr="008632CC" w:rsidRDefault="00C4271D" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="008632CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>CENTRE</w:t>
+              <w:t>Centre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B50D7" w:rsidRPr="006B50D7" w14:paraId="2EAF5D38" w14:textId="77777777" w:rsidTr="006B50D7">
+      <w:tr w:rsidR="006B50D7" w:rsidRPr="008632CC" w14:paraId="2EAF5D38" w14:textId="77777777" w:rsidTr="006B50D7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="715DC2B0" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="715DC2B0" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="008632CC" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="008632CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Subsection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3502CF77" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="3502CF77" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="008632CC" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="008632CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sentence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1579" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47DDCB4B" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="47DDCB4B" w14:textId="0FAF7A14" w:rsidR="006B50D7" w:rsidRPr="008632CC" w:rsidRDefault="00C4271D" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="008632CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>TIMES NEW ROMAN</w:t>
+              <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1542" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22CCC587" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="22CCC587" w14:textId="79654D56" w:rsidR="006B50D7" w:rsidRPr="008632CC" w:rsidRDefault="00C4271D" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="008632CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24C2983F" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="24C2983F" w14:textId="332774AD" w:rsidR="006B50D7" w:rsidRPr="008632CC" w:rsidRDefault="00C4271D" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="008632CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>NORMAL</w:t>
+              <w:t>Normal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1598" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5857784F" w14:textId="77777777" w:rsidR="006B50D7" w:rsidRPr="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
+          <w:p w14:paraId="5857784F" w14:textId="582403ED" w:rsidR="006B50D7" w:rsidRPr="008632CC" w:rsidRDefault="00C4271D" w:rsidP="006B50D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B50D7">
+            <w:r w:rsidRPr="008632CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>CENTRE</w:t>
+              <w:t>Centre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60244017" w14:textId="41B6AF79" w:rsidR="006B50D7" w:rsidRDefault="006B50D7" w:rsidP="006B50D7">
-[...4 lines deleted...]
-    <w:p w14:paraId="56F9DA6C" w14:textId="451DCD10" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
+    <w:p w14:paraId="7D4F04A8" w14:textId="77777777" w:rsidR="008632CC" w:rsidRDefault="008632CC" w:rsidP="00240F6A">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F9DA6C" w14:textId="16315322" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00C4271D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1AJPBS"/>
+        <w:ind w:right="81"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>FINDINGS AND DISCUSSION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2350A95E" w14:textId="479BAF70" w:rsidR="00855F71" w:rsidRDefault="00851EFA" w:rsidP="00851EFA">
+    <w:p w14:paraId="57BA2B4E" w14:textId="77777777" w:rsidR="008632CC" w:rsidRDefault="008632CC" w:rsidP="0048161D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1AJPBS"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2350A95E" w14:textId="479BAF70" w:rsidR="00855F71" w:rsidRDefault="00851EFA" w:rsidP="0048161D">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">[Write here – Justify Align, Times New Roman 10, single spacing] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA98522" w14:textId="12857020" w:rsidR="006D28EC" w:rsidRDefault="006D28EC" w:rsidP="00D37A1C">
+    <w:p w14:paraId="5AA98522" w14:textId="12857020" w:rsidR="006D28EC" w:rsidRDefault="006D28EC" w:rsidP="0048161D">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="7BD8657F" w14:textId="7172CADD" w:rsidR="00855F71" w:rsidRDefault="004F326D" w:rsidP="00855F71">
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD8657F" w14:textId="7172CADD" w:rsidR="00855F71" w:rsidRDefault="004F326D" w:rsidP="00C4271D">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
+        <w:ind w:right="81"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>CONCLUSION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12CB2B76" w14:textId="77777777" w:rsidR="00851EFA" w:rsidRDefault="00851EFA" w:rsidP="00851EFA">
+    <w:p w14:paraId="182FED9A" w14:textId="77777777" w:rsidR="008632CC" w:rsidRDefault="008632CC" w:rsidP="0048161D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1AJPBS"/>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12CB2B76" w14:textId="77777777" w:rsidR="00851EFA" w:rsidRDefault="00851EFA" w:rsidP="0048161D">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">[Write here – Justify Align, Times New Roman 10, single spacing] </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250E3161" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="250E3161" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="0048161D">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58A355B6" w14:textId="2C892643" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
+    <w:p w14:paraId="58A355B6" w14:textId="2C892643" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00C4271D">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
+        <w:ind w:right="81"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ACKNOWLEDGEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E53BBE" w14:textId="77777777" w:rsidR="00855F71" w:rsidRPr="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="7D28B3E6" w14:textId="77777777" w:rsidR="008632CC" w:rsidRDefault="008632CC" w:rsidP="0048161D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1AJPBS"/>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39E53BBE" w14:textId="77777777" w:rsidR="00855F71" w:rsidRPr="00855F71" w:rsidRDefault="00855F71" w:rsidP="0048161D">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00855F71">
         <w:t>The authors would like to express their sincere gratitude to [</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Name of Institution or Organization</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:t>] for providing the resources and support necessary to complete this study. We would also like to thank all participants who contributed their time and insights to this research. Special appreciation is extended to colleagues and peers who offered valuable feedback during the development of this manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248DB1E2" w14:textId="2A31B8A6" w:rsidR="00855F71" w:rsidRPr="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="248DB1E2" w14:textId="2A31B8A6" w:rsidR="00855F71" w:rsidRPr="00855F71" w:rsidRDefault="00855F71" w:rsidP="00CA6DF3">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00855F71">
         <w:t>If applicable, this research was supported by [</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Funding Agency/Grant Number, if any</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D9C16E" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="42D9C16E" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00CA6DF3">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77E33AA0" w14:textId="20FD8120" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
+    <w:p w14:paraId="77E33AA0" w14:textId="20FD8120" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00C4271D">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
+        <w:ind w:right="81"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>CONFLICT OF INTEREST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384F7BF2" w14:textId="69C97B70" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="62E91B46" w14:textId="77777777" w:rsidR="008632CC" w:rsidRDefault="008632CC" w:rsidP="0048161D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1AJPBS"/>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="384F7BF2" w14:textId="69C97B70" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="0048161D">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00855F71">
         <w:t>The authors declare that they have no known competing financial interests or personal relationships that could have appeared to influence the work reported in the paper.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71916E4C" w14:textId="77777777" w:rsidR="00EB0C45" w:rsidRDefault="00EB0C45" w:rsidP="00855F71">
+    <w:p w14:paraId="71916E4C" w14:textId="77777777" w:rsidR="00EB0C45" w:rsidRDefault="00EB0C45" w:rsidP="0048161D">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="13E06EF8" w14:textId="6E7E3611" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E06EF8" w14:textId="6E7E3611" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00C4271D">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
+        <w:ind w:right="81"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>AUTHOR CONTRIBUTION STATEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8FC9E1" w14:textId="77777777" w:rsidR="00855F71" w:rsidRPr="00DD19CA" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="5308F8DD" w14:textId="77777777" w:rsidR="008632CC" w:rsidRDefault="008632CC" w:rsidP="0048161D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1AJPBS"/>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F8FC9E1" w14:textId="77777777" w:rsidR="00855F71" w:rsidRPr="00DD19CA" w:rsidRDefault="00855F71" w:rsidP="00CA6DF3">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD19CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Author’s name 1- contribution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4082B9" w14:textId="77777777" w:rsidR="00855F71" w:rsidRPr="00DD19CA" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="1A4082B9" w14:textId="77777777" w:rsidR="00855F71" w:rsidRPr="00DD19CA" w:rsidRDefault="00855F71" w:rsidP="00CA6DF3">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD19CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Author’s name 2- contribution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E3BFB6" w14:textId="77777777" w:rsidR="00855F71" w:rsidRPr="00DD19CA" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="37E3BFB6" w14:textId="77777777" w:rsidR="00855F71" w:rsidRPr="00DD19CA" w:rsidRDefault="00855F71" w:rsidP="00CA6DF3">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD19CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Author’s name 3- contribution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373E6E0D" w14:textId="77777777" w:rsidR="00855F71" w:rsidRPr="00DD19CA" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="373E6E0D" w14:textId="77777777" w:rsidR="00855F71" w:rsidRPr="00DD19CA" w:rsidRDefault="00855F71" w:rsidP="00CA6DF3">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD19CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Author’s name 4- contribution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7110C6C1" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="7110C6C1" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00CA6DF3">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Example </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA5D8BE" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="2BA5D8BE" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00CA6DF3">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Author 1 contributed to the conceptualization, research design, and writing of the original draft.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1478C9F7" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="1478C9F7" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00CA6DF3">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Author 2 was responsible for data collection, analysis, and validation of the results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E8D381" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="78E8D381" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00CA6DF3">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Author 3 provided supervision, critical review, and editing of the final manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AED1731" w14:textId="7B17A130" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="7AED1731" w14:textId="7B17A130" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00CA6DF3">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>All authors have read and approved the final version of the manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548FAC8A" w14:textId="26DB1EF3" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="548FAC8A" w14:textId="26DB1EF3" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00CA6DF3">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="3F3F0A92" w14:textId="70856904" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B741CA" w14:textId="77777777" w:rsidR="008632CC" w:rsidRDefault="008632CC" w:rsidP="00855F71">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="491AA076" w14:textId="1D8A98D3" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="00EC0A50" w14:textId="77777777" w:rsidR="00CA6DF3" w:rsidRDefault="00CA6DF3" w:rsidP="00855F71">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="0EFDD4AC" w14:textId="77777777" w:rsidR="00CA6DF3" w:rsidRDefault="00CA6DF3" w:rsidP="00855F71">
+      <w:pPr>
+        <w:pStyle w:val="NormalAJPBS"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="691594D7" w14:textId="7BFBF32A" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7888F95D" w14:textId="0569868B" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
+    <w:p w14:paraId="7888F95D" w14:textId="0569868B" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00C4271D">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
+        <w:ind w:right="81"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>ETHICS STATEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5B3BAB" w14:textId="23612ED6" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
+    <w:p w14:paraId="55EE6E45" w14:textId="77777777" w:rsidR="008632CC" w:rsidRDefault="008632CC" w:rsidP="00240F6A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1AJPBS"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C5B3BAB" w14:textId="23612ED6" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="008632CC">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00855F71">
         <w:t>This research was conducted in accordance with the ethical standards of [</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Name of Institution</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:t>] and adhered to the principles outlined in the Declaration of Helsinki. Ethical approval was obtained from the [</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Institutional Ethics Committee/Review Board</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:t>] under reference number [</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Approval Number, if applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:t>]. All participants were informed about the purpose of the study and provided written informed consent prior to participation. Participants’ privacy and confidentiality were strictly maintained, and data collected were used solely for academic purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624E901F" w14:textId="77777777" w:rsidR="00761008" w:rsidRDefault="00761008" w:rsidP="00855F71">
+    <w:p w14:paraId="06BD035A" w14:textId="77777777" w:rsidR="00CA6DF3" w:rsidRDefault="00CA6DF3" w:rsidP="008632CC">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="48382667" w14:textId="3F0D9B3E" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="004F326D">
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624E901F" w14:textId="3AD489F3" w:rsidR="00761008" w:rsidRDefault="008632CC" w:rsidP="008632CC">
+      <w:pPr>
+        <w:pStyle w:val="NormalAJPBS"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D5AD27B" wp14:editId="46437E3A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3826345</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>33002</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1405956" cy="285420"/>
+                <wp:effectExtent l="0" t="0" r="22860" b="19685"/>
+                <wp:wrapNone/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1405956" cy="285420"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="09B45B6D" w14:textId="01231A01" w:rsidR="008632CC" w:rsidRPr="008632CC" w:rsidRDefault="008632CC" w:rsidP="008632CC">
+                            <w:pPr>
+                              <w:pStyle w:val="NormalAJPBS"/>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008632CC">
+                              <w:rPr>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t>APA 7</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008632CC">
+                              <w:rPr>
+                                <w:color w:val="C00000"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>th</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008632CC">
+                              <w:rPr>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> edition</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+            <w:pict>
+              <v:shape w14:anchorId="6D5AD27B" id="Text Box 2" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:301.3pt;margin-top:2.6pt;width:110.7pt;height:22.45pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5PjqWFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk8GO0zAQhu9IvIPlO01aNaWN6q6WLkVI&#10;y4K08ACO4zQWjsfYbpPy9Iydbrda4ILIwfJk7H9mvhmvb4ZOk6N0XoFhdDrJKZFGQK3MntFvX3dv&#10;lpT4wE3NNRjJ6El6erN5/Wrd21LOoAVdS0dQxPiyt4y2Idgyy7xoZcf9BKw06GzAdTyg6fZZ7XiP&#10;6p3OZnm+yHpwtXUgpPf492500k3Sbxopwuem8TIQzSjmFtLq0lrFNdusebl33LZKnNPg/5BFx5XB&#10;oBepOx44OTj1m1SnhAMPTZgI6DJoGiVkqgGrmeYvqnlsuZWpFoTj7QWT/3+y4uH4aL84EoZ3MGAD&#10;UxHe3oP47omBbcvNXt46B30reY2BpxFZ1ltfnq9G1L70UaTqP0GNTeaHAEloaFwXqWCdBNWxAacL&#10;dDkEImLIeV6sigUlAn2zZTGfpa5kvHy6bZ0PHyR0JG4YddjUpM6P9z7EbHj5dCQG86BVvVNaJ8Pt&#10;q6125MhxAHbpSwW8OKYN6RldFbNiBPBXiTx9f5LoVMBJ1qpjdHk5xMuI7b2p05wFrvS4x5S1OXOM&#10;6EaIYagGompGFzFAxFpBfUKwDsbBxYeGmxbcT0p6HFpG/Y8Dd5IS/dFgc1bT+TxOeTLmxVtESdy1&#10;p7r2cCNQitFAybjdhvQyIjcDt9jERiW+z5mcU8ZhTNjPDydO+7WdTj0/780vAAAA//8DAFBLAwQU&#10;AAYACAAAACEAZWapbN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBC1&#10;G0oIIU6FkEBwg4Lg6sbbJCJeB9tNw9+znOA4mtHMm2o9u0FMGGLvScNyoUAgNd721Gp4e70/L0DE&#10;ZMiawRNq+MYI6/r4qDKl9Qd6wWmTWsElFEujoUtpLKWMTYfOxIUfkdjb+eBMYhlaaYM5cLkbZKZU&#10;Lp3piRc6M+Jdh83nZu80FKvH6SM+XTy/N/luuE5nV9PDV9D69GS+vQGRcE5/YfjFZ3SomWnr92Sj&#10;GDTkKss5quEyA8F+ka3425a1WoKsK/n/QP0DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;uT46lhUCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAZWapbN0AAAAIAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="09B45B6D" w14:textId="01231A01" w:rsidR="008632CC" w:rsidRPr="008632CC" w:rsidRDefault="008632CC" w:rsidP="008632CC">
+                      <w:pPr>
+                        <w:pStyle w:val="NormalAJPBS"/>
+                        <w:spacing w:after="0"/>
+                        <w:rPr>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008632CC">
+                        <w:rPr>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t>APA 7</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008632CC">
+                        <w:rPr>
+                          <w:color w:val="C00000"/>
+                          <w:vertAlign w:val="superscript"/>
+                        </w:rPr>
+                        <w:t>th</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008632CC">
+                        <w:rPr>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> edition</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48382667" w14:textId="6179E201" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00F85B24">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
+        <w:ind w:right="81"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080974F1" w14:textId="12EE6B79" w:rsidR="00851EFA" w:rsidRDefault="00851EFA" w:rsidP="00851EFA">
+    <w:p w14:paraId="09E5F7C1" w14:textId="77777777" w:rsidR="00CA6DF3" w:rsidRDefault="00CA6DF3" w:rsidP="008632CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1AJPBS"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9DB1F5" w14:textId="2EFCDD95" w:rsidR="00851EFA" w:rsidRDefault="00851EFA" w:rsidP="008632CC">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">American Psychological Association. (2010). </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Mastering APA style: Student's workbook and training guide</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve"> (6th ed.). Washington, DC: American Psychological Association. DOI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EEA6B4C" w14:textId="0C27D977" w:rsidR="00855F71" w:rsidRDefault="00851EFA" w:rsidP="00851EFA">
+    <w:p w14:paraId="3EEA6B4C" w14:textId="7A52A0BD" w:rsidR="00855F71" w:rsidRDefault="00851EFA" w:rsidP="008632CC">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00851EFA">
-        <w:t>Edwards, A. A., Steacy, L. M., Siegelman, N., Rigobon, V. M., Kearns, D. M., Rueckl, J. G., &amp; Compton,D. L. (2022). Unpacking the unique relationship between set for variability and word reading</w:t>
+        <w:t xml:space="preserve">Edwards, A. A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00851EFA">
+        <w:t>Steacy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00851EFA">
+        <w:t xml:space="preserve">, L. M., Siegelman, N., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00851EFA">
+        <w:t>Rigobon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00851EFA">
+        <w:t xml:space="preserve">, V. M., Kearns, D. M., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00851EFA">
+        <w:t>Rueckl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00851EFA">
+        <w:t xml:space="preserve">, J. G., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00851EFA">
+        <w:t>Compton,D</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00851EFA">
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00851EFA">
+        <w:t xml:space="preserve"> L. (2022). Unpacking the unique relationship between set for variability and word reading</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">development: Examining word- and child-level predictors of performance. </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Journal of Educational Psychology</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>114</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">(6), 1242–1256. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/edu0000696</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34121828" w14:textId="6FCE5D08" w:rsidR="00851EFA" w:rsidRDefault="00851EFA" w:rsidP="00851EFA">
+    <w:p w14:paraId="34121828" w14:textId="6FCE5D08" w:rsidR="00851EFA" w:rsidRDefault="00851EFA" w:rsidP="008632CC">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00851EFA">
-        <w:t xml:space="preserve">Levenson, H., Jinich, S., Vaz, A., &amp; Rousmaniere, T. (2025). </w:t>
+        <w:t xml:space="preserve">Levenson, H., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00851EFA">
+        <w:t>Jinich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00851EFA">
+        <w:t xml:space="preserve">, S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00851EFA">
+        <w:t>Vaz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00851EFA">
+        <w:t xml:space="preserve">, A., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00851EFA">
+        <w:t>Rousmaniere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00851EFA">
+        <w:t xml:space="preserve">, T. (2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Deliberate practice in emotionally focused couple therapy</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">. American Psychological Association. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/0000436-000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34F25EF9" w14:textId="0FDEEFC7" w:rsidR="00851EFA" w:rsidRPr="008A43B3" w:rsidRDefault="00851EFA" w:rsidP="00851EFA">
+    <w:p w14:paraId="34F25EF9" w14:textId="0FDEEFC7" w:rsidR="00851EFA" w:rsidRPr="008A43B3" w:rsidRDefault="00851EFA" w:rsidP="008632CC">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
-        <w:ind w:left="720" w:hanging="720"/>
-      </w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00851EFA">
-        <w:t xml:space="preserve">Zeleke, W. A., Hughes, T. L., &amp; Drozda, N. (2020). Home–school collaboration to promote mind–body health. In C. Maykel &amp; M. A. Bray (Eds.), </w:t>
+        <w:t>Zeleke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00851EFA">
+        <w:t xml:space="preserve">, W. A., Hughes, T. L., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00851EFA">
+        <w:t>Drozda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00851EFA">
+        <w:t xml:space="preserve">, N. (2020). Home–school collaboration to promote mind–body health. In C. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00851EFA">
+        <w:t>Maykel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00851EFA">
+        <w:t xml:space="preserve"> &amp; M. A. Bray (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Promoting mind–body health in schools: Interventions for mental health professionals</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve"> (pp. 11–26). American Psychological Association.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/0000157-002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00851EFA" w:rsidRPr="008A43B3" w:rsidSect="001B2A03">
-      <w:headerReference w:type="default" r:id="rId13"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6282BC32" w14:textId="77777777" w:rsidR="0085217B" w:rsidRDefault="0085217B" w:rsidP="001B2A03">
+    <w:p w14:paraId="3499591A" w14:textId="77777777" w:rsidR="001F1529" w:rsidRDefault="001F1529" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D64AD51" w14:textId="77777777" w:rsidR="0085217B" w:rsidRDefault="0085217B" w:rsidP="001B2A03">
+    <w:p w14:paraId="56A02652" w14:textId="77777777" w:rsidR="001F1529" w:rsidRDefault="001F1529" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="20F0ABCE" w14:textId="2DE34182" w:rsidR="00674CB4" w:rsidRPr="00674CB4" w:rsidRDefault="00674CB4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B7A2B7E" wp14:editId="57329D1D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-124460</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6291580" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -3052,51 +4118,51 @@
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:sysClr val="windowText" lastClr="000000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:line w14:anchorId="32A0C577" id="Straight Connector 36" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-9.8pt" to="495.4pt,-9.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCaYWA2wEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGyepNk2tOHtItL2s&#10;2kjZ/oBZjG1UYBBD4+TfdyAfzba3qj6ggWHezHs8rx6PzoqDjmTQN3I2mUqhvcLW+L6R31+ePiyl&#10;oAS+BYteN/KkST6u379bjaHWcxzQtjoKBvFUj6GRQ0qhripSg3ZAEwzac7LD6CDxNvZVG2FkdGer&#10;+XS6qEaMbYioNBGfbs9JuS74XadV+tZ1pJOwjeTZUlljWV/zWq1XUPcRwmDUZQz4hykcGM9Nb1Bb&#10;SCB+RvMXlDMqImGXJgpdhV1nlC4cmM1s+geb/QBBFy4sDoWbTPT/YNXXwy4K0zby40IKD47faJ8i&#10;mH5IYoPes4IYBSdZqTFQzQUbv4uZqzr6fXhG9YM4V71J5g2F87VjF12+zmTFsSh/uimvj0koPlzM&#10;P88elvxA6pqroL4Whkjpi0YnctBIa3wWBWo4PFPKraG+XsnHHp+MteVhrRcjM5t9emBkYHt1FhKH&#10;LjBh8r0UYHv2rUqxIBJa0+bqjEMn2tgoDsDWYce1OL7wuFJYoMQJ5lC+LAxP8KY0j7MFGs7FJXV2&#10;mjOJ7W6Na+Tyvtr63FEXw15I/ZYwR6/YnnbxqjOboTS9GDe77X7P8f3vtf4FAAD//wMAUEsDBBQA&#10;BgAIAAAAIQClKxLW2QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOCt3VSk&#10;mJhNKYJnba3gcZMdk2B2Nuxs2uTtHUHQ48w//PN95W72gzpj5D6Qgc06A4XUBNdTa+D09rx6AMXJ&#10;krNDIDSwIMOuur4qbeHChQ54PqZWSQlxYQ10KY2F1tx06C2vw4gk2WeI3iYZY6tdtBcp94O+y7Kt&#10;9rYn+dDZEZ86bL6OkzeQjx/8PjWYluXwiqeF4/7+pTbm9mbeP4JKOKe/Y/jBF3SohKkOEzlWgwER&#10;SQZWm3wLSuI8z8Sk/t3oqtT/BapvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIJphYDb&#10;AQAApgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKUr&#10;EtbZAAAACAEAAA8AAAAAAAAAAAAAAAAANQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" strokecolor="windowText" strokeweight=".25pt">
               <v:stroke joinstyle="miter"/>
               <o:lock v:ext="edit" shapetype="f"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-479858118"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
@@ -3122,66 +4188,66 @@
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00674CB4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="613B23C1" w14:textId="61FF79CE" w:rsidR="00674CB4" w:rsidRDefault="00674CB4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="336044266"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="65873E86" w14:textId="34D78E00" w:rsidR="001B2A03" w:rsidRPr="00883695" w:rsidRDefault="00674CB4" w:rsidP="001B2A03">
+      <w:p w14:paraId="65873E86" w14:textId="5741C101" w:rsidR="001B2A03" w:rsidRPr="00883695" w:rsidRDefault="00674CB4" w:rsidP="001B2A03">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C6F60EE" wp14:editId="67E65683">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-635</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="6291580" cy="0"/>
@@ -3206,51 +4272,51 @@
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                             <a:solidFill>
                               <a:sysClr val="windowText" lastClr="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:miter lim="800000"/>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
-            <mc:Fallback>
+            <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
               <w:pict>
                 <v:line w14:anchorId="286E2598" id="Straight Connector 34" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-.05pt" to="495.4pt,-.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/BOft3AEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xka5cZcXpI0F2K&#10;LUC6H8DKsi1MEgVRi5N/P0r5aLrdhvkgUKL4yPf0vHw4OCv2OpJB38jZZCqF9gpb4/tG/nh+/LCQ&#10;ghL4Fix63cijJvmwev9uOYZaz3FA2+ooGMRTPYZGDimFuqpIDdoBTTBoz8kOo4PE29hXbYSR0Z2t&#10;5tPpfTVibENEpYn4dHNKylXB7zqt0veuI52EbSTPlsoay/qS12q1hLqPEAajzmPAP0zhwHhueoXa&#10;QALxK5q/oJxREQm7NFHoKuw6o3ThwGxm0z/Y7AYIunBhcShcZaL/B6u+7bdRmLaRHz9J4cHxG+1S&#10;BNMPSazRe1YQo+AkKzUGqrlg7bcxc1UHvwtPqH4S56o3ybyhcLp26KLL15msOBTlj1fl9SEJxYf3&#10;8y+zuwU/kLrkKqgvhSFS+qrRiRw00hqfRYEa9k+UcmuoL1fyscdHY215WOvFyMxmn+8YGdhenYXE&#10;oQtMmHwvBdiefatSLIiE1rS5OuPQkdY2ij2wddhxLY7PPK4UFihxgjmULwvDE7wpzeNsgIZTcUmd&#10;nOZMYrtb4xq5uK22PnfUxbBnUq8S5ugF2+M2XnRmM5SmZ+Nmt93uOb79vVa/AQAA//8DAFBLAwQU&#10;AAYACAAAACEAwc8n3tYAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCt3ZT&#10;ETExm1IEz9ragsdN9pkEs2/D7kub/HufXvQ4zDDzTbmd/aDOGFMfyMBmnYFCaoLrqTVwfH9ZPYJK&#10;bMnZIRAaWDDBtrq+Km3hwoX2eD5wq6SEUmENdMxjoXVqOvQ2rcOIJN5niN6yyNhqF+1Fyv2g77Ls&#10;QXvbkyx0dsTnDpuvw+QN5ONHOk0N8rLs3/C4pLi7f62Nub2Zd0+gGGf+C8MPvqBDJUx1mMglNRiQ&#10;I2xgtQElZp5n8qP+1boq9X/46hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB/BOft3AEA&#10;AKYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDBzyfe&#10;1gAAAAQBAAAPAAAAAAAAAAAAAAAAADYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;OQUAAAAA&#10;" strokecolor="windowText" strokeweight=".25pt">
                   <v:stroke joinstyle="miter"/>
                   <o:lock v:ext="edit" shapetype="f"/>
                   <w10:wrap anchorx="margin"/>
                 </v:line>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
         <w:r w:rsidR="001B2A03" w:rsidRPr="00883695">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Copyright: © 20</w:t>
         </w:r>
         <w:r w:rsidR="001B2A03">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
@@ -3270,490 +4336,537 @@
       <w:p w14:paraId="10768BC0" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRPr="00883695" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00883695">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Published by</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="006B7F9E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>Universiti Poly-Tech M</w:t>
+          <w:t>Universiti</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="006B7F9E">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Poly-Tech M</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>alaysia.</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="2EDBFBE6" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRPr="00E55707" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
+      <w:p w14:paraId="2EDBFBE6" w14:textId="19829CBE" w:rsidR="001B2A03" w:rsidRPr="00E55707" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="both"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00883695">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t xml:space="preserve">This article is published under the Creative Commons Attribute (CC BY 4.0) license. Anyone may reproduce, distribute, translate and create dericative works of this article (for both commercial and non-commercial purposes), subject to full attribution to the original publication and authors. The full terms of this license may be seen at: </w:t>
+          <w:t xml:space="preserve">This article is published under the Creative Commons Attribute (CC BY 4.0) license: </w:t>
         </w:r>
         <w:hyperlink r:id="rId1" w:history="1">
           <w:r w:rsidRPr="004272F6">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>http://creativecommons.org/licenses/by/4.0/legalcode</w:t>
           </w:r>
         </w:hyperlink>
       </w:p>
-      <w:p w14:paraId="03931DA8" w14:textId="485B7468" w:rsidR="001B2A03" w:rsidRDefault="001B2A03">
+      <w:p w14:paraId="79210A3F" w14:textId="46E6CEE5" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="009548F1">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="79210A3F" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03">
-[...3 lines deleted...]
-  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1258286360"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="4E898D39" w14:textId="0F89F4F9" w:rsidR="009548F1" w:rsidRPr="00E55707" w:rsidRDefault="009548F1" w:rsidP="009548F1">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <mc:AlternateContent>
+            <mc:Choice Requires="wps">
+              <w:drawing>
+                <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="095C0F96" wp14:editId="2BCEA2C5">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="margin">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-635</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="6291580" cy="0"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="6" name="Straight Connector 6"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                      <wps:wsp>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks/>
+                        </wps:cNvCnPr>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6291580" cy="0"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                            <a:solidFill>
+                              <a:sysClr val="windowText" lastClr="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                            <a:miter lim="800000"/>
+                          </a:ln>
+                          <a:effectLst/>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </mc:Choice>
+            <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+              <w:pict>
+                <v:line w14:anchorId="712C90F4" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-.05pt" to="495.4pt,-.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPl8v3wAEAAHUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc67VdJXVXXucQK71E&#10;baQkP2DCwi4qMIihXvvfd8Afddtb1T2ggWHevHm8Xd/tvRM7nchi6ORiNpdCB4W9DUMnX18ePqyk&#10;oAyhB4dBd/KgSd5t3r9bT7HVSxzR9ToJBgnUTrGTY86xbRpSo/ZAM4w6cNJg8pB5m4amTzAxunfN&#10;cj6/bSZMfUyoNBGfbo9Juan4xmiVvxlDOgvXSeaW65rq+lbWZrOGdkgQR6tONOAfWHiwgZteoLaQ&#10;QfxI9i8ob1VCQpNnCn2Dxlil6ww8zWL+xzTPI0RdZ2FxKF5kov8Hq77u7sNTKtTVPjzHR1TfiUVp&#10;pkjtJVk2FI/X9ib5cp25i30V8nARUu+zUHx4u/y8uFmx3uqca6A9F8ZE+YtGL0rQSWdDmRFa2D1S&#10;Lq2hPV8pxwEfrHP1nVwQUyc/Lj7dMDKwW4yDzKGPfScpDFKAG9iGKqeKSOhsX6oLDh3o3iWxA3YC&#10;G6jH6YXpSuGAMid4hvoVRzCD30oLnS3QeCyuqaNxvM3sXmd9J1fX1S6Ujrr67zTULwlL9Ib94Smd&#10;dea3rU1PPizmud5zfP23bH4CAAD//wMAUEsDBBQABgAIAAAAIQDBzyfe1gAAAAQBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYK3dlMRMTGbUgTP2tqCx032mQSzb8PuS5v8e59e9DjM&#10;MPNNuZ39oM4YUx/IwGadgUJqguupNXB8f1k9gkpsydkhEBpYMMG2ur4qbeHChfZ4PnCrpIRSYQ10&#10;zGOhdWo69Datw4gk3meI3rLI2GoX7UXK/aDvsuxBe9uTLHR2xOcOm6/D5A3k40c6TQ3ysuzf8Lik&#10;uLt/rY25vZl3T6AYZ/4Lww++oEMlTHWYyCU1GJAjbGC1ASVmnmfyo/7Vuir1f/jqGwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAM+Xy/fAAQAAdQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMHPJ97WAAAABAEAAA8AAAAAAAAAAAAAAAAAGgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".25pt">
+                  <v:stroke joinstyle="miter"/>
+                  <o:lock v:ext="edit" shapetype="f"/>
+                  <w10:wrap anchorx="margin"/>
+                </v:line>
+              </w:pict>
+            </mc:Fallback>
+          </mc:AlternateContent>
+        </w:r>
+        <w:r w:rsidRPr="00E55707">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:p>
+      <w:p w14:paraId="0DFBA0FF" w14:textId="77777777" w:rsidR="009548F1" w:rsidRDefault="009548F1" w:rsidP="009548F1">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D6A5AAC" w14:textId="77777777" w:rsidR="0085217B" w:rsidRDefault="0085217B" w:rsidP="001B2A03">
+    <w:p w14:paraId="79E3A241" w14:textId="77777777" w:rsidR="001F1529" w:rsidRDefault="001F1529" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73FFAC69" w14:textId="77777777" w:rsidR="0085217B" w:rsidRDefault="0085217B" w:rsidP="001B2A03">
+    <w:p w14:paraId="70BD36AC" w14:textId="77777777" w:rsidR="001F1529" w:rsidRDefault="001F1529" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4FA0FA31" w14:textId="352168D1" w:rsidR="001B2A03" w:rsidRPr="0028774C" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1D1A6ADF" w14:textId="77777777" w:rsidR="00FC2FE0" w:rsidRPr="0070601C" w:rsidRDefault="00FC2FE0" w:rsidP="00FC2FE0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="-90"/>
-      <w:jc w:val="right"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
-      <w:rPr>
-[...34 lines deleted...]
-    <w:r w:rsidR="00CF53F0">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Jilid</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00980724">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00980724">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Is</w:t>
+      <w:t>Isu</w:t>
     </w:r>
-    <w:r w:rsidR="00CF53F0">
-[...7 lines deleted...]
-    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2 (2025)</w:t>
+      <w:t xml:space="preserve"> 2 (2025), </w:t>
     </w:r>
-  </w:p>
-[...84 lines deleted...]
-    <w:r w:rsidR="001B2A03" w:rsidRPr="00980724">
+    <w:r w:rsidRPr="00980724">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">e-ISSN: </w:t>
     </w:r>
-    <w:r w:rsidR="00CF53F0" w:rsidRPr="00D66E10">
+    <w:r w:rsidRPr="00D66E10">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2735-2234</w:t>
     </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, pp, (1-122) </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6865B6F6" w14:textId="04005DC8" w:rsidR="001B2A03" w:rsidRPr="00FC2FE0" w:rsidRDefault="001B2A03" w:rsidP="00FC2FE0">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="515DC06C" w14:textId="535DE599" w:rsidR="001B2A03" w:rsidRPr="0028774C" w:rsidRDefault="00CF53F0" w:rsidP="001B2A03">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="24CBD87C" w14:textId="78172A58" w:rsidR="001B2A03" w:rsidRPr="0070601C" w:rsidRDefault="00CF53F0" w:rsidP="0070601C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="-90"/>
-      <w:jc w:val="right"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk204167578"/>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Jilid</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="001B2A03" w:rsidRPr="00980724">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="001B2A03">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="001B2A03" w:rsidRPr="00980724">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="001B2A03">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Is</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>u</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="001B2A03">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2 (2025)</w:t>
     </w:r>
-  </w:p>
-[...5 lines deleted...]
-    <w:r w:rsidRPr="00980724">
+    <w:r w:rsidR="0070601C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="001B2A03" w:rsidRPr="00980724">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">e-ISSN: </w:t>
     </w:r>
     <w:bookmarkEnd w:id="0"/>
-    <w:r w:rsidR="00CF53F0" w:rsidRPr="00D66E10">
+    <w:r w:rsidRPr="00D66E10">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2735-2234</w:t>
     </w:r>
+    <w:r w:rsidR="00FC2FE0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, pp, (1-122) </w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C4D2587"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4409001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -3968,164 +5081,196 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="204295990">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="586159433">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="111900446">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B2A03"/>
+    <w:rsid w:val="000165A6"/>
     <w:rsid w:val="00033DE0"/>
+    <w:rsid w:val="000425CB"/>
     <w:rsid w:val="00140879"/>
     <w:rsid w:val="001B2A03"/>
+    <w:rsid w:val="001F1529"/>
     <w:rsid w:val="001F6DCF"/>
+    <w:rsid w:val="00240F6A"/>
+    <w:rsid w:val="002F0B4A"/>
+    <w:rsid w:val="003861EF"/>
     <w:rsid w:val="003E58AD"/>
+    <w:rsid w:val="00477D5E"/>
+    <w:rsid w:val="0048161D"/>
+    <w:rsid w:val="004A13ED"/>
+    <w:rsid w:val="004D590A"/>
     <w:rsid w:val="004F326D"/>
+    <w:rsid w:val="00502823"/>
     <w:rsid w:val="00521B2F"/>
     <w:rsid w:val="0052309E"/>
+    <w:rsid w:val="005A46E7"/>
     <w:rsid w:val="005E089C"/>
     <w:rsid w:val="0061015C"/>
+    <w:rsid w:val="0061109B"/>
     <w:rsid w:val="00617F10"/>
     <w:rsid w:val="00674CB4"/>
+    <w:rsid w:val="006A0A78"/>
     <w:rsid w:val="006B50D7"/>
     <w:rsid w:val="006D28EC"/>
     <w:rsid w:val="006E7ED2"/>
     <w:rsid w:val="00701963"/>
+    <w:rsid w:val="0070601C"/>
     <w:rsid w:val="00761008"/>
     <w:rsid w:val="00824799"/>
     <w:rsid w:val="00851EFA"/>
     <w:rsid w:val="0085217B"/>
     <w:rsid w:val="00855F71"/>
+    <w:rsid w:val="0086317F"/>
+    <w:rsid w:val="008632CC"/>
     <w:rsid w:val="008A43B3"/>
     <w:rsid w:val="008C23DF"/>
+    <w:rsid w:val="008C69F5"/>
     <w:rsid w:val="008D0C3E"/>
+    <w:rsid w:val="009548F1"/>
     <w:rsid w:val="00963209"/>
+    <w:rsid w:val="00974C7E"/>
     <w:rsid w:val="009A26F9"/>
     <w:rsid w:val="009C0BC7"/>
+    <w:rsid w:val="00A13C5A"/>
+    <w:rsid w:val="00AB7E4E"/>
     <w:rsid w:val="00AD6FFC"/>
     <w:rsid w:val="00B66DEC"/>
+    <w:rsid w:val="00B72678"/>
     <w:rsid w:val="00B753BD"/>
+    <w:rsid w:val="00C34357"/>
+    <w:rsid w:val="00C413FC"/>
+    <w:rsid w:val="00C4271D"/>
     <w:rsid w:val="00C966D3"/>
+    <w:rsid w:val="00CA6DF3"/>
     <w:rsid w:val="00CF53F0"/>
     <w:rsid w:val="00CF624F"/>
     <w:rsid w:val="00D37A1C"/>
     <w:rsid w:val="00D47F84"/>
+    <w:rsid w:val="00D56BF5"/>
     <w:rsid w:val="00DD19CA"/>
+    <w:rsid w:val="00DE2552"/>
     <w:rsid w:val="00DE6B61"/>
     <w:rsid w:val="00DE6DE9"/>
     <w:rsid w:val="00E640B3"/>
     <w:rsid w:val="00EB0C45"/>
     <w:rsid w:val="00F1489E"/>
+    <w:rsid w:val="00F85B24"/>
     <w:rsid w:val="00FA2D8D"/>
+    <w:rsid w:val="00FC2FE0"/>
     <w:rsid w:val="00FD6F01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FDF4CDA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2BAB9C40-5482-4798-88CA-76CB63311354}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4854,58 +5999,58 @@
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalAJPBSChar">
     <w:name w:val="Normal_AJPBS Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="NormalAJPBS"/>
     <w:rsid w:val="00674CB4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000157-002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000436-000" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/edu0000696" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000157-002" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000436-000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/edu0000696" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -5133,78 +6278,79 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5946</Characters>
+  <Pages>4</Pages>
+  <Words>1021</Words>
+  <Characters>5822</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>152</Lines>
-  <Paragraphs>94</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6886</CharactersWithSpaces>
+  <CharactersWithSpaces>6830</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>RAJA ROSEMAWATI BINTI RAJA ABDULLAH</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>f029bdfe-90e1-4af2-9442-b28645bc621e</vt:lpwstr>
   </property>
 </Properties>
 </file>