--- v1 (2026-04-21)
+++ v2 (2026-08-22)
@@ -1,847 +1,367 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="5E415B1E" w14:textId="5F7F86BC" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
+    <w:p w14:paraId="5E415B1E" w14:textId="1623CCE7" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
       <w:pPr>
         <w:pStyle w:val="Header"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A2AA3B1" wp14:editId="5DDE2A39">
-[...350 lines deleted...]
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A09480F" wp14:editId="011E4843">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A09480F" wp14:editId="76E424BD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-29845</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-12701</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6291580" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="17" name="Straight Connector 17"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks/>
                       </wps:cNvCnPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6291580" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-[...7 lines deleted...]
-                        <a:effectLst/>
+                        <a:ln/>
                       </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="4198A84D" id="Straight Connector 17" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-2.35pt,-1pt" to="493.05pt,-1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLHrRT0QEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N05S7DY14uwhQXpZ&#10;tAHS/QBGlm2heoFU4+TvSymP7ra3oj4IkkgONcPx8unkrDhqJBN8I2eTqRTaq9Aa3zfy5fv2w0IK&#10;SuBbsMHrRp41yafV+3fLMdZ6HoZgW42CQTzVY2zkkFKsq4rUoB3QJETtOdgFdJD4iH3VIoyM7mw1&#10;n04fqzFgGzEoTcS3m0tQrgp+12mVvnUd6SRsI/ltqaxY1kNeq9US6h4hDkZdnwH/8AoHxnPTO9QG&#10;EoifaP6CckZhoNCliQquCl1nlC4cmM1s+geb/QBRFy4sDsW7TPT/YNXX4w6FaXl2n6Tw4HhG+4Rg&#10;+iGJdfCeFQwoOMhKjZFqLlj7HWau6uT38TmoH8Sx6k0wHyhe0k4dupzOZMWpKH++K69PSSi+fJx/&#10;nj0seEDqFqugvhVGpPRFByfyppHW+CwK1HB8ppRbQ31Lydc+bI21ZbDWi5HBPz5kZGB7dRYSb11k&#10;wuR7KcD27FuVsCBSsKbN1RmHsD+sLYojsHe22yl/WQTu9iYtt94ADZe8Erq4ypnE1rbGNXKRi2/V&#10;1md0Xcx5JfBbrrw7hPa8w5umPPjS9GrS7KzXZ96//pVWvwAAAP//AwBQSwMEFAAGAAgAAAAhAEt4&#10;nALbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+AdrK/UGDrSikMZBCIVDj037&#10;ASbexhHxOoqdkPL1XcShPa12ZzT7JttNrhUj9qHxpGC5SEAgVd40VCv4+jzONyBC1GR06wkV/GCA&#10;XT57yHRq/IU+cCxjLTiEQqoV2Bi7VMpQWXQ6LHyHxNq3752OvPa1NL2+cLhr5SpJ1tLphviD1R0e&#10;LFbncnAKxun5SDZe8Ty+H65FWUQ3FFulnh6n/RuIiFP8M8MNn9EhZ6aTH8gE0SqYv7yyk+eKK7G+&#10;3ayXIE73g8wz+b9A/gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBLHrRT0QEAAJIDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBLeJwC2wAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAACsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" strokecolor="red" strokeweight=".5pt">
+              <v:line w14:anchorId="137B17E4" id="Straight Connector 17" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-2.35pt,-1pt" to="493.05pt,-1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyTA3vxwEAANwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZpKLEvUdA9dwWUF&#10;FWV/gNexG2ttjzU2TfrvGTtN+BRCiIsVe+a9mfdmsr0bnWVnhdGAb3m9WnOmvITO+FPLHz+/e3XL&#10;WUzCd8KCVy2/qMjvdi9fbIfQqA30YDuFjEh8bIbQ8j6l0FRVlL1yIq4gKE9BDehEoiueqg7FQOzO&#10;Vpv1+qYaALuAIFWM9Ho/Bfmu8GutZPqodVSJ2ZZTb6mcWM6nfFa7rWhOKEJv5LUN8Q9dOGE8FV2o&#10;7kUS7AuaX6ickQgRdFpJcBVobaQqGkhNvf5JzbEXQRUtZE4Mi03x/9HKD+cDMtPR7N5w5oWjGR0T&#10;CnPqE9uD9+QgIKMgOTWE2BBg7w+YtcrRH8MDyOdIseqHYL7EMKWNGl1OJ7FsLM5fFufVmJikx5vN&#10;2/r1LQ1IzrFKNDMwYEzvFTiWP1pujc+miEacH2LKpUUzp+Rn6+d2pg5KL+li1RT8pDTppZp1ISmb&#10;pvYW2VnQjnTPdVZKlNZTZoZoY+0CWv8ZdM3NMFW272+BS3apCD4tQGc84O+qpnFuVU/51yHESWuW&#10;/QTd5YCzHbRCRdl13fOOfn8v8G8/5e4rAAAA//8DAFBLAwQUAAYACAAAACEAmUc7DN0AAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FqnEQolxKmqSghxQTSFuxtvnYB/IttJ&#10;w9uziEM5rXZnNPtNtZmtYROG2HsnYLXMgKFrveqdFvB+eFqsgcUknZLGOxTwjRE29fVVJUvlz26P&#10;U5M0oxAXSymgS2koOY9th1bGpR/QkXbywcpEa9BcBXmmcGt4nmUFt7J39KGTA+46bL+a0QowL2H6&#10;0Du9jePzvmg+307562ES4vZm3j4CSzinixl+8QkdamI6+tGpyIyAxd09OWnmVIn0h3WxAnb8O/C6&#10;4v8L1D8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMkwN78cBAADcAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmUc7DN0AAAAIAQAADwAAAAAA&#10;AAAAAAAAAAAhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5186D6" w14:textId="77777777" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
-[...195 lines deleted...]
-    </w:p>
     <w:p w14:paraId="70BB4FAB" w14:textId="77777777" w:rsidR="00240F6A" w:rsidRPr="00240F6A" w:rsidRDefault="00240F6A" w:rsidP="00240F6A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3061F5ED" w14:textId="304979AE" w:rsidR="001B2A03" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
+    <w:p w14:paraId="3061F5ED" w14:textId="4670CD73" w:rsidR="001B2A03" w:rsidRPr="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="008A43B3">
       <w:pPr>
         <w:pStyle w:val="TitleAJPBS"/>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">TITLE IS SUGGESTED FOR A MAXIMUM LENGTH </w:t>
+        <w:rPr>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3779A">
+        <w:rPr>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title </w:t>
       </w:r>
       <w:r>
-        <w:t>OF</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> 12 WORDS</w:t>
+        <w:rPr>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3779A">
+        <w:rPr>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s Suggested for A Maximum Length </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3779A">
+        <w:rPr>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t>f 12 Words</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DCDDDEF" w14:textId="2DC7C582" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
       <w:pPr>
         <w:pStyle w:val="TitleAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63F0E218" w14:textId="39225CCC" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
+    <w:p w14:paraId="63F0E218" w14:textId="39225CCC" w:rsidR="008A43B3" w:rsidRPr="00F3779A" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3779A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>Author</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A43B3">
-        <w:rPr>
+      <w:r w:rsidRPr="00F3779A">
+        <w:rPr>
+          <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F3779A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>*, Author</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A43B3">
-        <w:rPr>
+      <w:r w:rsidRPr="00F3779A">
+        <w:rPr>
+          <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A256730" w14:textId="77777777" w:rsidR="00761008" w:rsidRDefault="00761008" w:rsidP="008A43B3">
-[...5 lines deleted...]
-    <w:p w14:paraId="1FD2DC47" w14:textId="0CEBCAC1" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
+    <w:p w14:paraId="1FD2DC47" w14:textId="102D40FA" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008A43B3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008A43B3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>Faculty/Department, Affiliation</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-    <w:p w14:paraId="736D1A18" w14:textId="29BFCB16" w:rsidR="008A43B3" w:rsidRDefault="0070601C" w:rsidP="00240F6A">
+      <w:r w:rsidR="00F3779A">
+        <w:t>, Postcode, State, Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736D1A18" w14:textId="067D1D33" w:rsidR="008A43B3" w:rsidRDefault="0070601C" w:rsidP="00240F6A">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">*Corresponding author: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00C53925">
+      <w:r w:rsidR="00F3779A">
+        <w:t>Author1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3779A">
+        <w:br/>
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00F3779A" w:rsidRPr="00B80D5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>author@email.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A082FC0" w14:textId="57ED984C" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00240F6A">
+    <w:p w14:paraId="08D5E919" w14:textId="77777777" w:rsidR="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="00240F6A">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A082FC0" w14:textId="773C3C7F" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00240F6A">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Received </w:t>
       </w:r>
+      <w:r w:rsidR="00F3779A">
+        <w:t>XX</w:t>
+      </w:r>
       <w:r w:rsidR="0070601C">
-        <w:t>30 September</w:t>
+        <w:t xml:space="preserve"> September</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="0070601C">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0070601C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00156EE3">
+        <w:t>Revised</w:t>
+      </w:r>
       <w:r w:rsidR="0070601C">
-        <w:t>Reviced</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3779A">
+        <w:t>XX</w:t>
+      </w:r>
       <w:r w:rsidR="0070601C">
-        <w:t xml:space="preserve"> 15 October 2026, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> October 2026, </w:t>
+      </w:r>
       <w:r>
-        <w:t>Accepted</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Accepted </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3779A">
+        <w:t>XX November</w:t>
+      </w:r>
+      <w:r w:rsidR="0070601C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="0070601C">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0070601C">
+        <w:t>Published</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0070601C">
-        <w:t xml:space="preserve">20 </w:t>
+      <w:r w:rsidR="00F3779A">
+        <w:t>30</w:t>
       </w:r>
       <w:r>
-        <w:t>202</w:t>
-[...2 lines deleted...]
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3779A">
+        <w:t>November</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> xx May 202</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="0070601C">
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50EAF6DA" w14:textId="216942F1" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48DE1433" wp14:editId="26FE3652">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>127635</wp:posOffset>
@@ -868,51 +388,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:line w14:anchorId="14CFDD54" id="Straight Connector 76" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,10.05pt" to="495.4pt,10.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbtjfd3AEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkaNoZcXpI0F2K&#10;LUC6H8DKsi1MEgVRi5N/P0r5aLrdhvkgUKL4yPf0vHw8OCv2OpJB38jZZCqF9gpb4/tG/nh5+vQg&#10;BSXwLVj0upFHTfJx9fHDcgy1nuOAttVRMIinegyNHFIKdVWRGrQDmmDQnpMdRgeJt7Gv2ggjoztb&#10;zafTRTVibENEpYn4dHNKylXB7zqt0veuI52EbSTPlsoay/qa12q1hLqPEAajzmPAP0zhwHhueoXa&#10;QALxK5q/oJxREQm7NFHoKuw6o3ThwGxm0z/Y7AYIunBhcShcZaL/B6u+7bdRmLaR9wspPDh+o12K&#10;YPohiTV6zwpiFJxkpcZANRes/TZmrurgd+EZ1U/iXPUumTcUTtcOXXT5OpMVh6L88aq8PiSh+HAx&#10;/zK7e+AHUpdcBfWlMERKXzU6kYNGWuOzKFDD/plSbg315Uo+9vhkrC0Pa70YG/l5dn/HyMD26iwk&#10;Dl1gwuR7KcD27FuVYkEktKbN1RmHjrS2UeyBrcOOa3F84XGlsECJE8yhfFkYnuBdaR5nAzScikvq&#10;5DRnEtvdGtfIh9tq63NHXQx7JvUmYY5esT1u40VnNkNpejZudtvtnuPb32v1GwAA//8DAFBLAwQU&#10;AAYACAAAACEAgu1cntkAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIvVG7&#10;VYVIGqeqkDhDSyv16MRLEhGvI9tpk79nEQc4zs5q5k2xm1wvrhhi50nDaqlAINXedtRoOH28Pj6D&#10;iMmQNb0n1DBjhF15f1eY3PobHfB6TI3gEIq50dCmNORSxrpFZ+LSD0jsffrgTGIZGmmDuXG46+Va&#10;qSfpTEfc0JoBX1qsv46j05ANl3gea0zzfHjH0xzDfvNWab14mPZbEAmn9PcMP/iMDiUzVX4kG0Wv&#10;gYckDWu1AsFulikeUv0eZFnI//jlNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBbtjfd&#10;3AEAAKYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCC&#10;7Vye2QAAAAYBAAAPAAAAAAAAAAAAAAAAADYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" strokecolor="windowText" strokeweight=".25pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="098BD2ED" w14:textId="54278312" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="000165A6">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ADC337E" w14:textId="516026C9" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="000165A6">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -930,189 +450,558 @@
         <w:t>ABSTRACT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00CDF819" w14:textId="6E2BF926" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="000165A6">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A483400" w14:textId="5CEC3474" w:rsidR="00AD6FFC" w:rsidRDefault="008A43B3" w:rsidP="000165A6">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008A43B3">
         <w:t>This document represents the required format for manuscript preparation for publication. By having a standardized format of submission, the editor and reviewers can make the assessment process with clarity. This template is to assist the author in familiarizing with the submission format and understanding the function of each section. On writing the actual abstract, it should be between 200 - 250 words in a single paragraph. It should be a concise summary that clearly outlines the paper’s rationale, methodology, findings, and contribution. The body text should be presented with justified alignment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1587BBBE" w14:textId="74A024C1" w:rsidR="004F326D" w:rsidRDefault="00AD6FFC" w:rsidP="000165A6">
-[...113 lines deleted...]
-    <w:p w14:paraId="3ABEA6D3" w14:textId="1433FF9D" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="000165A6">
+    <w:p w14:paraId="4B1A66C9" w14:textId="4EE61937" w:rsidR="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="000165A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-113" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9710"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F3779A" w14:paraId="1C923CEA" w14:textId="77777777" w:rsidTr="00F3779A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C4B6FA" w14:textId="77777777" w:rsidR="00F3779A" w:rsidRPr="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="00F3779A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Keywords:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Keywords1, Keywords2, Keywords3, Keywords4, Keywords5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="103356B6" w14:textId="77777777" w:rsidR="00F3779A" w:rsidRPr="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="00F3779A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F3779A" w14:paraId="3F9CC974" w14:textId="77777777" w:rsidTr="00F3779A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07216BBB" w14:textId="77777777" w:rsidR="00F3779A" w:rsidRPr="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="00F3779A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>How to Cite:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E491196" w14:textId="77777777" w:rsidR="00F3779A" w:rsidRPr="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="00F3779A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Author1*, &amp; Author2. (2026) [Insert your 12-word title here.] </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F3779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jurnal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F3779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F3779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Evolusi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F3779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, 6(2), pp, DOI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3137AAB6" w14:textId="36EEEDB1" w:rsidR="00F3779A" w:rsidRPr="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="00F3779A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F3779A" w14:paraId="1DAD94FE" w14:textId="77777777" w:rsidTr="00F3779A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C89EE63" w14:textId="318B8EA3" w:rsidR="00F3779A" w:rsidRPr="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="00F3779A">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Copyright: © 202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> The Author(s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="128B1FF6" w14:textId="77777777" w:rsidR="00F3779A" w:rsidRPr="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="00F3779A">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Published by </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F3779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Universiti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F3779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Poly-Tech Malaysia.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E55EB97" w14:textId="77777777" w:rsidR="00F3779A" w:rsidRPr="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="00F3779A">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This article is published under the Creative Commons Attribute (CC BY 4.0) license: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="00F3779A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>http://creativecommons.org/licenses/by/4.0/legalcode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="7CE94FF6" w14:textId="77777777" w:rsidR="00F3779A" w:rsidRPr="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="00F3779A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6C6237E8" w14:textId="77777777" w:rsidR="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="000165A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ABEA6D3" w14:textId="4F7BF784" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="000165A6">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B4D845D" w14:textId="56875398" w:rsidR="004F326D" w:rsidRDefault="00AD6FFC" w:rsidP="004F326D">
+    <w:p w14:paraId="61D3743E" w14:textId="081F60F1" w:rsidR="00163E25" w:rsidRDefault="00163E25" w:rsidP="000165A6">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36D6BF0A" w14:textId="676BB307" w:rsidR="00163E25" w:rsidRDefault="00163E25" w:rsidP="000165A6">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C00FED" w14:textId="482FBEA7" w:rsidR="00163E25" w:rsidRDefault="00163E25" w:rsidP="000165A6">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AB1F86A" w14:textId="4893DBFD" w:rsidR="00163E25" w:rsidRDefault="00163E25" w:rsidP="000165A6">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B6B5ECF" w14:textId="11212C9B" w:rsidR="00163E25" w:rsidRDefault="00163E25" w:rsidP="000165A6">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40B8DE19" w14:textId="0F2D29DF" w:rsidR="00163E25" w:rsidRDefault="00163E25" w:rsidP="000165A6">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52ABF9BF" w14:textId="2A98F4E5" w:rsidR="00163E25" w:rsidRDefault="00163E25" w:rsidP="000165A6">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48F7CD3B" w14:textId="65893AAE" w:rsidR="00163E25" w:rsidRDefault="00163E25" w:rsidP="000165A6">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C9D14C7" w14:textId="113301E5" w:rsidR="00163E25" w:rsidRDefault="00163E25" w:rsidP="000165A6">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CDC5B5F" w14:textId="5CAA39A8" w:rsidR="00163E25" w:rsidRDefault="00163E25" w:rsidP="000165A6">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0972BC79" w14:textId="11B52AA7" w:rsidR="00163E25" w:rsidRDefault="00163E25" w:rsidP="000165A6">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E320116" w14:textId="0F60A095" w:rsidR="00163E25" w:rsidRDefault="00163E25" w:rsidP="000165A6">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08FD23B6" w14:textId="724FBDB4" w:rsidR="00163E25" w:rsidRDefault="00163E25" w:rsidP="000165A6">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782D9241" w14:textId="0750CF2A" w:rsidR="00163E25" w:rsidRDefault="00163E25" w:rsidP="000165A6">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42282200" w14:textId="18AD2621" w:rsidR="00163E25" w:rsidRDefault="00163E25" w:rsidP="000165A6">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="459C8872" w14:textId="212B49B1" w:rsidR="00163E25" w:rsidRDefault="00163E25" w:rsidP="000165A6">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B6E1B2" w14:textId="46FD2DB3" w:rsidR="00163E25" w:rsidRDefault="00163E25" w:rsidP="000165A6">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79CF032A" w14:textId="77777777" w:rsidR="00163E25" w:rsidRDefault="00163E25" w:rsidP="000165A6">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B4D845D" w14:textId="6E123D9A" w:rsidR="004F326D" w:rsidRDefault="00AD6FFC" w:rsidP="004F326D">
+      <w:pPr>
+        <w:pStyle w:val="AuthorAJPBS"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7380"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="1890"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73ACB480" wp14:editId="3103D26E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>13970</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6291580" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="33" name="Straight Connector 33"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks/>
                       </wps:cNvCnPr>
                       <wps:spPr>
@@ -1124,87 +1013,75 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:line w14:anchorId="33F20A87" id="Straight Connector 33" o:spid="_x0000_s1026" style="position:absolute;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,1.1pt" to="495.4pt,1.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPl8v3wAEAAHUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc67VdJXVXXucQK71E&#10;baQkP2DCwi4qMIihXvvfd8Afddtb1T2ggWHevHm8Xd/tvRM7nchi6ORiNpdCB4W9DUMnX18ePqyk&#10;oAyhB4dBd/KgSd5t3r9bT7HVSxzR9ToJBgnUTrGTY86xbRpSo/ZAM4w6cNJg8pB5m4amTzAxunfN&#10;cj6/bSZMfUyoNBGfbo9Juan4xmiVvxlDOgvXSeaW65rq+lbWZrOGdkgQR6tONOAfWHiwgZteoLaQ&#10;QfxI9i8ob1VCQpNnCn2Dxlil6ww8zWL+xzTPI0RdZ2FxKF5kov8Hq77u7sNTKtTVPjzHR1TfiUVp&#10;pkjtJVk2FI/X9ib5cp25i30V8nARUu+zUHx4u/y8uFmx3uqca6A9F8ZE+YtGL0rQSWdDmRFa2D1S&#10;Lq2hPV8pxwEfrHP1nVwQUyc/Lj7dMDKwW4yDzKGPfScpDFKAG9iGKqeKSOhsX6oLDh3o3iWxA3YC&#10;G6jH6YXpSuGAMid4hvoVRzCD30oLnS3QeCyuqaNxvM3sXmd9J1fX1S6Ujrr67zTULwlL9Ib94Smd&#10;dea3rU1PPizmud5zfP23bH4CAAD//wMAUEsDBBQABgAIAAAAIQBuXKqn1gAAAAQBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BS8QwFITvgv8hPMGbm1pEbG26LIJn3XUFj2nzbIvNS8lLd9t/79OLHocZ&#10;Zr6ptosf1QkjD4EM3G4yUEhtcAN1Bo5vzzcPoDhZcnYMhAZWZNjWlxeVLV040x5Ph9QpKSEurYE+&#10;panUmtseveVNmJDE+wzR2yQydtpFe5ZyP+o8y+61twPJQm8nfOqx/TrM3kAxffD73GJa1/0rHleO&#10;u7uXxpjrq2X3CCrhkv7C8IMv6FALUxNmcqxGA3IkGchzUGIWRSY/ml+t60r/h6+/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAM+Xy/fAAQAAdQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAG5cqqfWAAAABAEAAA8AAAAAAAAAAAAAAAAAGgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".25pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D765858" w14:textId="77777777" w:rsidR="009548F1" w:rsidRDefault="009548F1" w:rsidP="009548F1">
+    <w:p w14:paraId="4509BBF9" w14:textId="77777777" w:rsidR="009548F1" w:rsidRDefault="009548F1" w:rsidP="009548F1">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:jc w:val="center"/>
-        <w:sectPr w:rsidR="009548F1" w:rsidSect="001B2A03">
-[...9 lines deleted...]
-        </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43FAF550" w14:textId="2FA5ED6B" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00502823">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:ind w:right="-61"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D063F81" w14:textId="77777777" w:rsidR="00D56BF5" w:rsidRPr="00AD6FFC" w:rsidRDefault="00D56BF5" w:rsidP="000165A6">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53E8BF47" w14:textId="254E40A8" w:rsidR="004F326D" w:rsidRPr="004F326D" w:rsidRDefault="004F326D" w:rsidP="000165A6">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F326D">
@@ -1327,51 +1204,51 @@
                               <w:t>Heading 2 (Align left, Cap First Word, Bold, Times New Roman 12)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="69064722" w14:textId="77777777" w:rsidR="006A0A78" w:rsidRPr="008632CC" w:rsidRDefault="006A0A78" w:rsidP="006A0A78">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="C00000"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="14E416BC" id="Rectangle 3" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:-58.5pt;margin-top:27.6pt;width:169.9pt;height:48.75pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAATFOqhwIAAHAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azpl2DOEWQosOA&#10;oi3aDj0rshQLkEVNUmJnXz9KdpysK3YYdrFFkXwkn0jOr7tGk51wXoEpaXGWUyIMh0qZTUm/v9x+&#10;+kKJD8xUTIMRJd0LT68XHz/MWzsTE6hBV8IRBDF+1tqS1iHYWZZ5XouG+TOwwqBSgmtYQNFtssqx&#10;FtEbnU3y/CJrwVXWARfe4+1Nr6SLhC+l4OFBSi8C0SXF3EL6uvRdx2+2mLPZxjFbKz6kwf4hi4Yp&#10;g0FHqBsWGNk69QdUo7gDDzKccWgykFJxkWrAaor8TTXPNbMi1YLkeDvS5P8fLL/fPdtHhzS01s88&#10;HmMVnXRN/GN+pEtk7UeyRBcIx8tJMb28/IycctRdFFfFZBrZzI7e1vnwVUBD4qGkDh8jccR2dz70&#10;pgeTGMzArdI6PYg28cKDVlW8S0LsCLHSjuwYvuV6UwzRTqwwdvTMjqWkU9hrESG0eRKSqComnxJJ&#10;XXbEZJwLE4peVbNK9KGKaZ6nRkH40SMVmgAjssQkR+wB4Pd8D9h92YN9dBWpSUfn/G+J9c6jR4oM&#10;JozOjTLg3gPQWNUQubc/kNRTE1kK3bpDbiI1aBlv1lDtHx1x0A+Nt/xW4UPeMR8emcMpwbfHyQ8P&#10;+JEa2pLCcKKkBvfzvftoj82LWkpanLqS+h9b5gQl+pvBtr4qzs/jmCbhfHo5QcGdatanGrNtVoDN&#10;UOCOsTwdo33Qh6N00LzigljGqKhihmPskvLgDsIq9NsAVwwXy2Uyw9G0LNyZZ8sjeOQ5NupL98qc&#10;Hbo54Bzcw2FC2exNU/e20dPAchtAqtTxR16HF8CxTq00rKC4N07lZHVclItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAO0jrqt4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzgbTdt&#10;oFupTRcRBMGTVfQ622bTYjPJNtlu/feOJz0O83jv++r96iaxmDmOnjTk2wyEoc73I1kN729PmzsQ&#10;MSH1OHkyGr5NhH1zfVVj1fsLvZqlTVZwCcUKNQwphUrK2A3GYdz6YIh/Rz87THzOVvYzXrjcTVJl&#10;2U46HIkXBgzmcTDdV3t2Guzu+Rg+c1xOLzK0H7Y9leWCWt/erA/3IJJZ018YfvEZHRpmOvgz9VFM&#10;GjZ5XrJM0lAUCgQnlFIsc+BooUqQTS3/OzQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AABMU6qHAgAAcAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADtI66reAAAACwEAAA8AAAAAAAAAAAAAAAAA4QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" filled="f" strokecolor="white [3212]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="41B572EA" w14:textId="45EA3C03" w:rsidR="006A0A78" w:rsidRPr="008632CC" w:rsidRDefault="006A0A78" w:rsidP="006A0A78">
                       <w:pPr>
                         <w:spacing w:after="240"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="C00000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008632CC">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="C00000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
@@ -1468,51 +1345,51 @@
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>HEADING 1 (Center, UPPERCASE. Bold, Times New Roman 12)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6B69667F" w14:textId="77777777" w:rsidR="00D56BF5" w:rsidRPr="00974C7E" w:rsidRDefault="00D56BF5" w:rsidP="00D56BF5">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="07C1407F" id="Rectangle 2" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:327.5pt;margin-top:7.65pt;width:169.9pt;height:48.75pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWLpsnhwIAAHAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTpl2DOEWQosOA&#10;oi3WDj0rshQLkEVNUmJnXz9KdpysK3YYdrFFkXwkn0jOb7pGk51wXoEpaXGWUyIMh0qZTUm/v9x9&#10;+kyJD8xUTIMRJd0LT28WHz/MWzsTE6hBV8IRBDF+1tqS1iHYWZZ5XouG+TOwwqBSgmtYQNFtssqx&#10;FtEbnU3y/DJrwVXWARfe4+1tr6SLhC+l4OFRSi8C0SXF3EL6uvRdx2+2mLPZxjFbKz6kwf4hi4Yp&#10;g0FHqFsWGNk69QdUo7gDDzKccWgykFJxkWrAaor8TTXPNbMi1YLkeDvS5P8fLH/YPdsnhzS01s88&#10;HmMVnXRN/GN+pEtk7UeyRBcIx8tJMb26OkdOOeoui+tiMo1sZkdv63z4IqAh8VBSh4+ROGK7ex96&#10;04NJDGbgTmmdHkSbeOFBqyreJSF2hFhpR3YM33K9KYZoJ1YYO3pmx1LSKey1iBDafBOSqComnxJJ&#10;XXbEZJwLE4peVbNK9KGKaZ6nRkH40SMVmgAjssQkR+wB4Pd8D9h92YN9dBWpSUfn/G+J9c6jR4oM&#10;JozOjTLg3gPQWNUQubc/kNRTE1kK3bpDbkp6Hi3jzRqq/ZMjDvqh8ZbfKXzIe+bDE3M4Jfj2OPnh&#10;ET9SQ1tSGE6U1OB+vncf7bF5UUtJi1NXUv9jy5ygRH812NbXxcVFHNMkXEyvJii4U836VGO2zQqw&#10;GQrcMZanY7QP+nCUDppXXBDLGBVVzHCMXVIe3EFYhX4b4IrhYrlMZjialoV782x5BI88x0Z96V6Z&#10;s0M3B5yDBzhMKJu9aereNnoaWG4DSJU6/sjr8AI41qmVhhUU98apnKyOi3LxCwAA//8DAFBLAwQU&#10;AAYACAAAACEAj5tedt8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiT&#10;QtI2jVMhJCQkTgREr9vEdSLitRu7afh7lhMcd2Y0O6/czXYQkx5D70hBukhAaGpc25NR8PH+fLcG&#10;ESJSi4MjreBbB9hV11clFq270Jue6mgEl1AoUEEXoy+kDE2nLYaF85rYO7rRYuRzNLId8cLldpDL&#10;JMmlxZ74Q4deP3W6+arPVoHJX45+n+J0epW+/jT1abWaUKnbm/lxCyLqOf6F4Xc+T4eKNx3cmdog&#10;BgV5ljFLZCO7B8GBzeaBWQ4spMs1yKqU/xGqHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDWLpsnhwIAAHAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCPm1523wAAAAoBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" strokecolor="white [3212]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1B95F61E" w14:textId="103E3898" w:rsidR="00D56BF5" w:rsidRPr="00974C7E" w:rsidRDefault="00D56BF5" w:rsidP="00D56BF5">
                       <w:pPr>
                         <w:pStyle w:val="Heading1AJPBS"/>
                         <w:spacing w:after="240"/>
                         <w:ind w:right="0"/>
                         <w:rPr>
                           <w:color w:val="C00000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00974C7E">
                         <w:rPr>
                           <w:color w:val="C00000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>HEADING 1 (Center, UPPERCASE. Bold, Times New Roman 12)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6B69667F" w14:textId="77777777" w:rsidR="00D56BF5" w:rsidRPr="00974C7E" w:rsidRDefault="00D56BF5" w:rsidP="00D56BF5">
@@ -1681,51 +1558,51 @@
                               <w:rPr>
                                 <w:color w:val="C00000"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="0C8D90FF" id="Rectangle 4" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:102.4pt;margin-top:51.15pt;width:275.95pt;height:54.75pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTna5UiQIAAHAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTpFuDOkXQosOA&#10;og3aDj0rshQLkEVNUmJnXz9KdpysK3YYdrFFkXwkn0heXXeNJjvhvAJT0uIsp0QYDpUym5J+f7n7&#10;9IUSH5ipmAYjSroXnl4vPn64au1cTKAGXQlHEMT4eWtLWodg51nmeS0a5s/ACoNKCa5hAUW3ySrH&#10;WkRvdDbJ84usBVdZB1x4j7e3vZIuEr6UgodHKb0IRJcUcwvp69J3Hb/Z4orNN47ZWvEhDfYPWTRM&#10;GQw6Qt2ywMjWqT+gGsUdeJDhjEOTgZSKi1QDVlPkb6p5rpkVqRYkx9uRJv//YPnD7tmuHNLQWj/3&#10;eIxVdNI18Y/5kS6RtR/JEl0gHC/PZ/n0vLikhKPu4nJ2PplFNrOjt3U+fBXQkHgoqcPHSByx3b0P&#10;venBJAYzcKe0Tg+iTbzwoFUV75IQO0LcaEd2DN9yvSmGaCdWGDt6ZsdS0instYgQ2jwJSVSFyU9S&#10;IqnLjpiMc2FC0atqVok+VDHL89QoCD96pEITYESWmOSIPQD8nu8Buy97sI+uIjXp6Jz/LbHeefRI&#10;kcGE0blRBtx7ABqrGiL39geSemoiS6Fbd8hNSafRMt6sodqvHHHQD423/E7hQ94zH1bM4ZTgPOHk&#10;h0f8SA1tSWE4UVKD+/nefbTH5kUtJS1OXUn9jy1zghL9zWBbXxbTaRzTJExnnycouFPN+lRjts0N&#10;YDMUuGMsT8doH/ThKB00r7ggljEqqpjhGLukPLiDcBP6bYArhovlMpnhaFoW7s2z5RE88hwb9aV7&#10;Zc4O3RxwDh7gMKFs/qape9voaWC5DSBV6vgjr8ML4FinVhpWUNwbp3KyOi7KxS8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQDe+zqO3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNZXY&#10;UTsBkirEqRASEhIrUgTbaew6UeNHYzcNf8+wguXoXN17pt4udmSznuLgnYRsLYBp13k1OCPhY/dy&#10;uwEWEzqFo3dawreOsG2ur2qslL+4dz23yTAqcbFCCX1KoeI8dr22GNc+aEfs4CeLic7JcDXhhcrt&#10;yHMhCm5xcLTQY9DPve6O7dlKMMXrIXxlOJ/eeGg/TXsqyxmlvFktT4/Akl7SXxh+9UkdGnLa+7NT&#10;kY0ScnFP6omAyO+AUaJ8KEpge0JZtgHe1Pz/D80PAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAFOdrlSJAgAAcAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAN77Oo7fAAAACwEAAA8AAAAAAAAAAAAAAAAA4wQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADvBQAAAAA=&#10;" filled="f" strokecolor="white [3212]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6545328C" w14:textId="77777777" w:rsidR="006A0A78" w:rsidRPr="008632CC" w:rsidRDefault="006A0A78" w:rsidP="006A0A78">
                       <w:pPr>
                         <w:spacing w:after="240"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="C00000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008632CC">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
@@ -1953,51 +1830,51 @@
                               <w:rPr>
                                 <w:color w:val="C00000"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:rect w14:anchorId="35D7A64B" id="Rectangle 1" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:90.75pt;margin-top:32.95pt;width:275.1pt;height:54.75pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/a1jhiQIAAHAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nSbsGdYqgRYcB&#10;RRusHXpWZCkWIIuapMTOfv0o2XGyrthh2MWWRPKRfPy4vukaTXbCeQWmpMVZTokwHCplNiX9/nL/&#10;6TMlPjBTMQ1GlHQvPL1ZfPxw3dq5mEANuhKOIIjx89aWtA7BzrPM81o0zJ+BFQaFElzDAl7dJqsc&#10;axG90dkkzy+yFlxlHXDhPb7e9UK6SPhSCh6epPQiEF1SjC2kr0vfdfxmi2s23zhma8WHMNg/RNEw&#10;ZdDpCHXHAiNbp/6AahR34EGGMw5NBlIqLlIOmE2Rv8nmuWZWpFyQHG9Hmvz/g+WPu2e7ckhDa/3c&#10;4zFm0UnXxD/GR7pE1n4kS3SBcHw8n16dX06xvBxlF1ez88ksspkdra3z4YuAhsRDSR0WI3HEdg8+&#10;9KoHlejMwL3SOhVEm/jgQasqvqVL7Ahxqx3ZMazlelMM3k600He0zI6ppFPYaxEhtPkmJFEVBj9J&#10;gaQuO2IyzoUJRS+qWSV6V8Usz1OjIPxokRJNgBFZYpAj9gDwe7wH7D7tQT+aitSko3H+t8B649Ei&#10;eQYTRuNGGXDvAWjMavDc6x9I6qmJLIVu3SE3JU1VjC9rqPYrRxz0Q+Mtv1dYyAfmw4o5nBKcJ5z8&#10;8IQfqaEtKQwnSmpwP997j/rYvCilpMWpK6n/sWVOUKK/Gmzrq2I6jWOaLtPZ5QQv7lSyPpWYbXML&#10;2AwF7hjL0zHqB304SgfNKy6IZfSKImY4+i4pD+5wuQ39NsAVw8VymdRwNC0LD+bZ8ggeeY6N+tK9&#10;MmeHbg44B49wmFA2f9PUvW60NLDcBpAqdfyR16ECONaplYYVFPfG6T1pHRfl4hcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQAvz9mn3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjs&#10;qBMgcRviVAgJCYkVAdHtNHadiPjR2E3D3zOsYHl1j+6cqbeLHdmspzh4JyFfZcC067wanJHw8f58&#10;swYWEzqFo3dawreOsG0uL2qslD+7Nz23yTAacbFCCX1KoeI8dr22GFc+aEfdwU8WE8XJcDXhmcbt&#10;yG+zrOQWB0cXegz6qdfdV3uyEkz5cgi7HOfjKw/tp2mPQswo5fXV8vgALOkl/cHwq0/q0JDT3p+c&#10;imykvM4LQiWUxQYYAeIuF8D21IjiHnhT8/8vND8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAv2tY4YkCAABwBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAL8/Zp94AAAAKAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" filled="f" strokecolor="white [3212]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="103BAD5E" w14:textId="437F2112" w:rsidR="004D590A" w:rsidRPr="008632CC" w:rsidRDefault="004D590A" w:rsidP="004D590A">
                       <w:pPr>
                         <w:spacing w:after="240"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="C00000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008632CC">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
@@ -2345,51 +2222,51 @@
             <wp:extent cx="2441575" cy="1671955"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21411"/>
                 <wp:lineTo x="21403" y="21411"/>
                 <wp:lineTo x="21403" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="37" name="Picture 37" descr="Image result for graf"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 80" descr="Image result for graf"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="4198" b="4580"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2441575" cy="1671955"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -3724,51 +3601,51 @@
                             </w:r>
                             <w:r w:rsidRPr="008632CC">
                               <w:rPr>
                                 <w:color w:val="C00000"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> edition</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
             <w:pict>
               <v:shape w14:anchorId="6D5AD27B" id="Text Box 2" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:301.3pt;margin-top:2.6pt;width:110.7pt;height:22.45pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5PjqWFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk8GO0zAQhu9IvIPlO01aNaWN6q6WLkVI&#10;y4K08ACO4zQWjsfYbpPy9Iydbrda4ILIwfJk7H9mvhmvb4ZOk6N0XoFhdDrJKZFGQK3MntFvX3dv&#10;lpT4wE3NNRjJ6El6erN5/Wrd21LOoAVdS0dQxPiyt4y2Idgyy7xoZcf9BKw06GzAdTyg6fZZ7XiP&#10;6p3OZnm+yHpwtXUgpPf492500k3Sbxopwuem8TIQzSjmFtLq0lrFNdusebl33LZKnNPg/5BFx5XB&#10;oBepOx44OTj1m1SnhAMPTZgI6DJoGiVkqgGrmeYvqnlsuZWpFoTj7QWT/3+y4uH4aL84EoZ3MGAD&#10;UxHe3oP47omBbcvNXt46B30reY2BpxFZ1ltfnq9G1L70UaTqP0GNTeaHAEloaFwXqWCdBNWxAacL&#10;dDkEImLIeV6sigUlAn2zZTGfpa5kvHy6bZ0PHyR0JG4YddjUpM6P9z7EbHj5dCQG86BVvVNaJ8Pt&#10;q6125MhxAHbpSwW8OKYN6RldFbNiBPBXiTx9f5LoVMBJ1qpjdHk5xMuI7b2p05wFrvS4x5S1OXOM&#10;6EaIYagGompGFzFAxFpBfUKwDsbBxYeGmxbcT0p6HFpG/Y8Dd5IS/dFgc1bT+TxOeTLmxVtESdy1&#10;p7r2cCNQitFAybjdhvQyIjcDt9jERiW+z5mcU8ZhTNjPDydO+7WdTj0/780vAAAA//8DAFBLAwQU&#10;AAYACAAAACEAZWapbN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBC1&#10;G0oIIU6FkEBwg4Lg6sbbJCJeB9tNw9+znOA4mtHMm2o9u0FMGGLvScNyoUAgNd721Gp4e70/L0DE&#10;ZMiawRNq+MYI6/r4qDKl9Qd6wWmTWsElFEujoUtpLKWMTYfOxIUfkdjb+eBMYhlaaYM5cLkbZKZU&#10;Lp3piRc6M+Jdh83nZu80FKvH6SM+XTy/N/luuE5nV9PDV9D69GS+vQGRcE5/YfjFZ3SomWnr92Sj&#10;GDTkKss5quEyA8F+ka3425a1WoKsK/n/QP0DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;uT46lhUCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAZWapbN0AAAAIAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="09B45B6D" w14:textId="01231A01" w:rsidR="008632CC" w:rsidRPr="008632CC" w:rsidRDefault="008632CC" w:rsidP="008632CC">
                       <w:pPr>
                         <w:pStyle w:val="NormalAJPBS"/>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:color w:val="C00000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008632CC">
                         <w:rPr>
                           <w:color w:val="C00000"/>
                         </w:rPr>
                         <w:t>APA 7</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008632CC">
                         <w:rPr>
                           <w:color w:val="C00000"/>
                           <w:vertAlign w:val="superscript"/>
                         </w:rPr>
                         <w:t>th</w:t>
                       </w:r>
@@ -3872,1001 +3749,569 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">development: Examining word- and child-level predictors of performance. </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Journal of Educational Psychology</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>114</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">(6), 1242–1256. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/edu0000696</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34121828" w14:textId="6FCE5D08" w:rsidR="00851EFA" w:rsidRDefault="00851EFA" w:rsidP="008632CC">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">Levenson, H., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00851EFA">
         <w:t>Jinich</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">, S., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00851EFA">
         <w:t>Vaz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">, A., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00851EFA">
         <w:t>Rousmaniere</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">, T. (2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Deliberate practice in emotionally focused couple therapy</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">. American Psychological Association. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/0000436-000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34F25EF9" w14:textId="0FDEEFC7" w:rsidR="00851EFA" w:rsidRPr="008A43B3" w:rsidRDefault="00851EFA" w:rsidP="008632CC">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00851EFA">
         <w:t>Zeleke</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">, W. A., Hughes, T. L., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00851EFA">
         <w:t>Drozda</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">, N. (2020). Home–school collaboration to promote mind–body health. In C. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00851EFA">
         <w:t>Maykel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve"> &amp; M. A. Bray (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Promoting mind–body health in schools: Interventions for mental health professionals</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve"> (pp. 11–26). American Psychological Association.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/0000157-002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00851EFA" w:rsidRPr="008A43B3" w:rsidSect="001B2A03">
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3499591A" w14:textId="77777777" w:rsidR="001F1529" w:rsidRDefault="001F1529" w:rsidP="001B2A03">
+    <w:p w14:paraId="688CD13C" w14:textId="77777777" w:rsidR="0065532F" w:rsidRDefault="0065532F" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56A02652" w14:textId="77777777" w:rsidR="001F1529" w:rsidRDefault="001F1529" w:rsidP="001B2A03">
+    <w:p w14:paraId="2EACF26D" w14:textId="77777777" w:rsidR="0065532F" w:rsidRDefault="0065532F" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...375 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1258286360"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="4E898D39" w14:textId="0F89F4F9" w:rsidR="009548F1" w:rsidRPr="00E55707" w:rsidRDefault="009548F1" w:rsidP="009548F1">
+      <w:p w14:paraId="4E898D39" w14:textId="017E369C" w:rsidR="009548F1" w:rsidRPr="00E55707" w:rsidRDefault="009548F1" w:rsidP="009548F1">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
-        <w:r>
-[...68 lines deleted...]
-        </w:r>
         <w:r w:rsidRPr="00E55707">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="0DFBA0FF" w14:textId="77777777" w:rsidR="009548F1" w:rsidRDefault="009548F1" w:rsidP="009548F1">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79E3A241" w14:textId="77777777" w:rsidR="001F1529" w:rsidRDefault="001F1529" w:rsidP="001B2A03">
+    <w:p w14:paraId="6C6C376D" w14:textId="77777777" w:rsidR="0065532F" w:rsidRDefault="0065532F" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70BD36AC" w14:textId="77777777" w:rsidR="001F1529" w:rsidRDefault="001F1529" w:rsidP="001B2A03">
+    <w:p w14:paraId="5B5778FF" w14:textId="77777777" w:rsidR="0065532F" w:rsidRDefault="0065532F" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1D1A6ADF" w14:textId="77777777" w:rsidR="00FC2FE0" w:rsidRPr="0070601C" w:rsidRDefault="00FC2FE0" w:rsidP="00FC2FE0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="1E9DBFE0" w14:textId="77777777" w:rsidR="00163E25" w:rsidRPr="00163E25" w:rsidRDefault="00163E25" w:rsidP="00163E25">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-      <w:ind w:right="-90"/>
+      <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:b/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
-    <w:r>
+    <w:r w:rsidRPr="00163E25">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Jurnal</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00163E25">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00163E25">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>Evolusi</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00163E25">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00163E25">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Jilid</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00980724">
+    <w:r w:rsidRPr="00163E25">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> 4, </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00163E25">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>Bilangan</w:t>
     </w:r>
-    <w:r w:rsidRPr="00980724">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00163E25">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">, </w:t>
-[...48 lines deleted...]
-      <w:t xml:space="preserve">, pp, (1-122) </w:t>
+      <w:t xml:space="preserve"> 2 (November 2023), pp. 28-48, e-ISSN: 2735-2234</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6865B6F6" w14:textId="04005DC8" w:rsidR="001B2A03" w:rsidRPr="00FC2FE0" w:rsidRDefault="001B2A03" w:rsidP="00FC2FE0">
+  <w:p w14:paraId="6E799D4F" w14:textId="77777777" w:rsidR="00163E25" w:rsidRDefault="00163E25">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="24CBD87C" w14:textId="78172A58" w:rsidR="001B2A03" w:rsidRPr="0070601C" w:rsidRDefault="00CF53F0" w:rsidP="0070601C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="4A69853B" w14:textId="47612EEA" w:rsidR="00163E25" w:rsidRPr="00163E25" w:rsidRDefault="00163E25" w:rsidP="00163E25">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-      <w:ind w:right="-90"/>
+      <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00163E25">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
-    </w:pPr>
-[...2 lines deleted...]
-    <w:r>
+      <w:t>Jurnal</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00163E25">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00163E25">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>Evolusi</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00163E25">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00163E25">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Jilid</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidR="001B2A03" w:rsidRPr="00980724">
+    <w:r w:rsidRPr="00163E25">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> 4, </w:t>
     </w:r>
-    <w:r w:rsidR="001B2A03">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00163E25">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Bilangan</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00163E25">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2 (November 202</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:sz w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidR="001B2A03" w:rsidRPr="00980724">
+    <w:r w:rsidRPr="00163E25">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">, </w:t>
-[...9 lines deleted...]
-      <w:t>Is</w:t>
+      <w:t xml:space="preserve">), pp. </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>u</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidR="001B2A03">
+    <w:r w:rsidRPr="00163E25">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2 (2025)</w:t>
+      <w:t>-4, e-ISSN: 2735-2234</w:t>
     </w:r>
-    <w:r w:rsidR="0070601C">
+  </w:p>
+  <w:p w14:paraId="4D28F22A" w14:textId="77777777" w:rsidR="00163E25" w:rsidRPr="00163E25" w:rsidRDefault="00163E25" w:rsidP="00163E25">
+    <w:pPr>
+      <w:spacing w:after="63"/>
+      <w:ind w:right="82"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        <w:b/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">, </w:t>
-[...30 lines deleted...]
-    </w:r>
+    </w:pPr>
+    <w:hyperlink r:id="rId1">
+      <w:r w:rsidRPr="00163E25">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:t>https://journal.uptm.edu.my/index.php/evolusi</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:hyperlink r:id="rId2">
+      <w:r w:rsidRPr="00163E25">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+  <w:p w14:paraId="3BD8C4DB" w14:textId="77777777" w:rsidR="00163E25" w:rsidRDefault="00163E25">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C4D2587"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4409001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -5094,199 +4539,206 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B2A03"/>
     <w:rsid w:val="000165A6"/>
     <w:rsid w:val="00033DE0"/>
     <w:rsid w:val="000425CB"/>
     <w:rsid w:val="00140879"/>
+    <w:rsid w:val="00156EE3"/>
+    <w:rsid w:val="00163E25"/>
     <w:rsid w:val="001B2A03"/>
     <w:rsid w:val="001F1529"/>
     <w:rsid w:val="001F6DCF"/>
+    <w:rsid w:val="002407EB"/>
     <w:rsid w:val="00240F6A"/>
     <w:rsid w:val="002F0B4A"/>
     <w:rsid w:val="003861EF"/>
     <w:rsid w:val="003E58AD"/>
     <w:rsid w:val="00477D5E"/>
     <w:rsid w:val="0048161D"/>
     <w:rsid w:val="004A13ED"/>
     <w:rsid w:val="004D590A"/>
     <w:rsid w:val="004F326D"/>
     <w:rsid w:val="00502823"/>
     <w:rsid w:val="00521B2F"/>
     <w:rsid w:val="0052309E"/>
     <w:rsid w:val="005A46E7"/>
     <w:rsid w:val="005E089C"/>
+    <w:rsid w:val="0060469F"/>
     <w:rsid w:val="0061015C"/>
     <w:rsid w:val="0061109B"/>
     <w:rsid w:val="00617F10"/>
+    <w:rsid w:val="0065532F"/>
     <w:rsid w:val="00674CB4"/>
     <w:rsid w:val="006A0A78"/>
     <w:rsid w:val="006B50D7"/>
     <w:rsid w:val="006D28EC"/>
     <w:rsid w:val="006E7ED2"/>
     <w:rsid w:val="00701963"/>
     <w:rsid w:val="0070601C"/>
     <w:rsid w:val="00761008"/>
     <w:rsid w:val="00824799"/>
     <w:rsid w:val="00851EFA"/>
     <w:rsid w:val="0085217B"/>
     <w:rsid w:val="00855F71"/>
     <w:rsid w:val="0086317F"/>
     <w:rsid w:val="008632CC"/>
     <w:rsid w:val="008A43B3"/>
     <w:rsid w:val="008C23DF"/>
     <w:rsid w:val="008C69F5"/>
     <w:rsid w:val="008D0C3E"/>
     <w:rsid w:val="009548F1"/>
     <w:rsid w:val="00963209"/>
     <w:rsid w:val="00974C7E"/>
     <w:rsid w:val="009A26F9"/>
     <w:rsid w:val="009C0BC7"/>
     <w:rsid w:val="00A13C5A"/>
     <w:rsid w:val="00AB7E4E"/>
     <w:rsid w:val="00AD6FFC"/>
     <w:rsid w:val="00B66DEC"/>
     <w:rsid w:val="00B72678"/>
     <w:rsid w:val="00B753BD"/>
     <w:rsid w:val="00C34357"/>
     <w:rsid w:val="00C413FC"/>
     <w:rsid w:val="00C4271D"/>
     <w:rsid w:val="00C966D3"/>
     <w:rsid w:val="00CA6DF3"/>
     <w:rsid w:val="00CF53F0"/>
     <w:rsid w:val="00CF624F"/>
     <w:rsid w:val="00D37A1C"/>
     <w:rsid w:val="00D47F84"/>
     <w:rsid w:val="00D56BF5"/>
     <w:rsid w:val="00DD19CA"/>
     <w:rsid w:val="00DE2552"/>
     <w:rsid w:val="00DE6B61"/>
+    <w:rsid w:val="00DE6C31"/>
     <w:rsid w:val="00DE6DE9"/>
     <w:rsid w:val="00E640B3"/>
     <w:rsid w:val="00EB0C45"/>
     <w:rsid w:val="00F1489E"/>
+    <w:rsid w:val="00F3779A"/>
     <w:rsid w:val="00F85B24"/>
     <w:rsid w:val="00FA2D8D"/>
     <w:rsid w:val="00FC2FE0"/>
     <w:rsid w:val="00FD6F01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FDF4CDA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2BAB9C40-5482-4798-88CA-76CB63311354}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5618,51 +5070,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001B2A03"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009A26F9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -5995,66 +5446,85 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006B50D7"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalAJPBSChar">
     <w:name w:val="Normal_AJPBS Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="NormalAJPBS"/>
     <w:rsid w:val="00674CB4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00F3779A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000157-002" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000436-000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/edu0000696" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000157-002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000436-000" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/edu0000696" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.uptm.edu.my/index.php/evolusi" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.uptm.edu.my/index.php/evolusi" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6276,78 +5746,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1021</Words>
-  <Characters>5822</Characters>
+  <Words>1071</Words>
+  <Characters>6110</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6830</CharactersWithSpaces>
+  <CharactersWithSpaces>7167</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>RAJA ROSEMAWATI BINTI RAJA ABDULLAH</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>f029bdfe-90e1-4af2-9442-b28645bc621e</vt:lpwstr>