--- v2 (2026-08-22)
+++ v3 (2026-10-03)
@@ -1,62 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5E415B1E" w14:textId="1623CCE7" w:rsidR="001B2A03" w:rsidRDefault="001B2A03" w:rsidP="001B2A03">
       <w:pPr>
         <w:pStyle w:val="Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A09480F" wp14:editId="76E424BD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-29845</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-12701</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6291580" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="17" name="Straight Connector 17"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -89,507 +86,656 @@
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="137B17E4" id="Straight Connector 17" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-2.35pt,-1pt" to="493.05pt,-1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyTA3vxwEAANwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZpKLEvUdA9dwWUF&#10;FWV/gNexG2ttjzU2TfrvGTtN+BRCiIsVe+a9mfdmsr0bnWVnhdGAb3m9WnOmvITO+FPLHz+/e3XL&#10;WUzCd8KCVy2/qMjvdi9fbIfQqA30YDuFjEh8bIbQ8j6l0FRVlL1yIq4gKE9BDehEoiueqg7FQOzO&#10;Vpv1+qYaALuAIFWM9Ho/Bfmu8GutZPqodVSJ2ZZTb6mcWM6nfFa7rWhOKEJv5LUN8Q9dOGE8FV2o&#10;7kUS7AuaX6ickQgRdFpJcBVobaQqGkhNvf5JzbEXQRUtZE4Mi03x/9HKD+cDMtPR7N5w5oWjGR0T&#10;CnPqE9uD9+QgIKMgOTWE2BBg7w+YtcrRH8MDyOdIseqHYL7EMKWNGl1OJ7FsLM5fFufVmJikx5vN&#10;2/r1LQ1IzrFKNDMwYEzvFTiWP1pujc+miEacH2LKpUUzp+Rn6+d2pg5KL+li1RT8pDTppZp1ISmb&#10;pvYW2VnQjnTPdVZKlNZTZoZoY+0CWv8ZdM3NMFW272+BS3apCD4tQGc84O+qpnFuVU/51yHESWuW&#10;/QTd5YCzHbRCRdl13fOOfn8v8G8/5e4rAAAA//8DAFBLAwQUAAYACAAAACEAmUc7DN0AAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FqnEQolxKmqSghxQTSFuxtvnYB/IttJ&#10;w9uziEM5rXZnNPtNtZmtYROG2HsnYLXMgKFrveqdFvB+eFqsgcUknZLGOxTwjRE29fVVJUvlz26P&#10;U5M0oxAXSymgS2koOY9th1bGpR/QkXbywcpEa9BcBXmmcGt4nmUFt7J39KGTA+46bL+a0QowL2H6&#10;0Du9jePzvmg+307562ES4vZm3j4CSzinixl+8QkdamI6+tGpyIyAxd09OWnmVIn0h3WxAnb8O/C6&#10;4v8L1D8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMkwN78cBAADcAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmUc7DN0AAAAIAQAADwAAAAAA&#10;AAAAAAAAAAAhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7128"/>
+        <w:gridCol w:w="2582"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004113D0" w:rsidRPr="004113D0" w14:paraId="6F9E3BB0" w14:textId="2C7F753C" w:rsidTr="004113D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7128" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="035F070D" w14:textId="77777777" w:rsidR="004113D0" w:rsidRPr="004113D0" w:rsidRDefault="004113D0" w:rsidP="0043660B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004113D0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Jurnal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004113D0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004113D0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Evolusi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004113D0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Jilid 4, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004113D0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Bilangan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004113D0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 (November 2026), </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004113D0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>pp. 1-4, e-ISSN: 2735-2234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2582" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C8CA08" w14:textId="337EBA66" w:rsidR="004113D0" w:rsidRDefault="004113D0" w:rsidP="004113D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FC19979" wp14:editId="49BB086F">
+                  <wp:extent cx="879475" cy="393954"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                  <wp:docPr id="1199038410" name="Picture 9"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1199038410" name="Picture 1199038410"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="890986" cy="399110"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30C14D8C" w14:textId="77777777" w:rsidR="004113D0" w:rsidRPr="004113D0" w:rsidRDefault="004113D0" w:rsidP="004113D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004113D0" w:rsidRPr="004113D0" w14:paraId="45EABDC2" w14:textId="6CF7E9B7" w:rsidTr="004113D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7128" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2464B118" w14:textId="77777777" w:rsidR="004113D0" w:rsidRPr="004113D0" w:rsidRDefault="004113D0" w:rsidP="0043660B">
+            <w:pPr>
+              <w:spacing w:after="63"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId8">
+              <w:r w:rsidRPr="004113D0">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="20"/>
+                  <w:u w:val="single" w:color="0000FF"/>
+                </w:rPr>
+                <w:t>https://journal.uptm.edu.my/index.php/evolusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:hyperlink r:id="rId9">
+              <w:r w:rsidRPr="004113D0">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2582" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7DCE0D39" w14:textId="77777777" w:rsidR="004113D0" w:rsidRPr="004113D0" w:rsidRDefault="004113D0" w:rsidP="004113D0">
+            <w:pPr>
+              <w:spacing w:after="63"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="70BB4FAB" w14:textId="77777777" w:rsidR="00240F6A" w:rsidRPr="00240F6A" w:rsidRDefault="00240F6A" w:rsidP="00240F6A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3061F5ED" w14:textId="4670CD73" w:rsidR="001B2A03" w:rsidRPr="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="008A43B3">
+    <w:p w14:paraId="3061F5ED" w14:textId="4670CD73" w:rsidR="001B2A03" w:rsidRPr="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="00FF6FA1">
       <w:pPr>
         <w:pStyle w:val="TitleAJPBS"/>
-        <w:spacing w:after="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3779A">
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Title </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3779A">
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">s Suggested for A Maximum Length </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3779A">
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>f 12 Words</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCDDDEF" w14:textId="2DC7C582" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
+    <w:p w14:paraId="0DCDDDEF" w14:textId="2DC7C582" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="006D49A5">
       <w:pPr>
         <w:pStyle w:val="TitleAJPBS"/>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="63F0E218" w14:textId="39225CCC" w:rsidR="008A43B3" w:rsidRPr="00F3779A" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63F0E218" w14:textId="39225CCC" w:rsidR="008A43B3" w:rsidRPr="00F3779A" w:rsidRDefault="008A43B3" w:rsidP="006D49A5">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3779A">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3779A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3779A">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>*, Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3779A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD2DC47" w14:textId="102D40FA" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="008A43B3">
+    <w:p w14:paraId="1FD2DC47" w14:textId="102D40FA" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="006D49A5">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="008A43B3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008A43B3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>Faculty/Department, Affiliation</w:t>
       </w:r>
       <w:r w:rsidR="00F3779A">
         <w:t>, Postcode, State, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736D1A18" w14:textId="067D1D33" w:rsidR="008A43B3" w:rsidRDefault="0070601C" w:rsidP="00240F6A">
+    <w:p w14:paraId="1F9CE6C7" w14:textId="77777777" w:rsidR="006D49A5" w:rsidRDefault="006D49A5" w:rsidP="006D49A5">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...18 lines deleted...]
-    </w:p>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4428"/>
+        <w:gridCol w:w="5282"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006D49A5" w:rsidRPr="006D49A5" w14:paraId="2BE9AFAD" w14:textId="7B30F52D" w:rsidTr="006D49A5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4428" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68980AF8" w14:textId="77777777" w:rsidR="006D49A5" w:rsidRPr="006D49A5" w:rsidRDefault="006D49A5" w:rsidP="005A719D">
+            <w:pPr>
+              <w:pStyle w:val="AuthorAJPBS"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006D49A5">
+              <w:t>*Corresponding author: Author1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D49A5">
+              <w:br/>
+              <w:t xml:space="preserve">Email: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="006D49A5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>author@email.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5282" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A27F69C" w14:textId="7FDE13EA" w:rsidR="006D49A5" w:rsidRDefault="006D49A5" w:rsidP="006D49A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Article History</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20D047CD" w14:textId="77777777" w:rsidR="006D49A5" w:rsidRDefault="006D49A5" w:rsidP="006D49A5">
+            <w:pPr>
+              <w:pStyle w:val="AuthorAJPBS"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Received XX September 2026, Revised XX October 2026, Accepted XX November 2026, Published 30 November 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="203AC86E" w14:textId="77777777" w:rsidR="006D49A5" w:rsidRPr="006D49A5" w:rsidRDefault="006D49A5" w:rsidP="006D49A5">
+            <w:pPr>
+              <w:pStyle w:val="AuthorAJPBS"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="08D5E919" w14:textId="77777777" w:rsidR="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="00240F6A">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A082FC0" w14:textId="773C3C7F" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="00240F6A">
+    <w:p w14:paraId="0ADC337E" w14:textId="516026C9" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="006D49A5">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...76 lines deleted...]
-        <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...81 lines deleted...]
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A43B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00CDF819" w14:textId="6E2BF926" w:rsidR="008A43B3" w:rsidRDefault="008A43B3" w:rsidP="000165A6">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A483400" w14:textId="5CEC3474" w:rsidR="00AD6FFC" w:rsidRDefault="008A43B3" w:rsidP="000165A6">
+    <w:p w14:paraId="6A483400" w14:textId="69B0165B" w:rsidR="00AD6FFC" w:rsidRDefault="008A43B3" w:rsidP="00FF6FA1">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008A43B3">
-        <w:t>This document represents the required format for manuscript preparation for publication. By having a standardized format of submission, the editor and reviewers can make the assessment process with clarity. This template is to assist the author in familiarizing with the submission format and understanding the function of each section. On writing the actual abstract, it should be between 200 - 250 words in a single paragraph. It should be a concise summary that clearly outlines the paper’s rationale, methodology, findings, and contribution. The body text should be presented with justified alignment.</w:t>
+        <w:t xml:space="preserve">This document represents the required format for manuscript preparation for publication. By having a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0088442D">
+        <w:t>standardised</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0088442D">
+        <w:t xml:space="preserve"> format of submission, the editor and reviewers can make the assessment process clearer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A43B3">
+        <w:t xml:space="preserve">. This template is to assist the author in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0088442D">
+        <w:t>familiarising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0088442D">
+        <w:t xml:space="preserve"> themselves</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A43B3">
+        <w:t xml:space="preserve"> with the submission format and understanding the function of each section. On writing the actual abstract, it should be between 200 - 250 words in a single paragraph. It should be a concise summary that clearly outlines the paper’s rationale, methodology, findings, and contribution. The body text should be presented with justified alignment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B1A66C9" w14:textId="4EE61937" w:rsidR="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="000165A6">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9710"/>
+        <w:gridCol w:w="5330"/>
+        <w:gridCol w:w="4493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F3779A" w14:paraId="1C923CEA" w14:textId="77777777" w:rsidTr="00F3779A">
+      <w:tr w:rsidR="006D49A5" w14:paraId="1C923CEA" w14:textId="0E4FBEA4" w:rsidTr="00454F30">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9710" w:type="dxa"/>
+            <w:tcW w:w="9823" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="65C4B6FA" w14:textId="77777777" w:rsidR="00F3779A" w:rsidRPr="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="00F3779A">
+          <w:p w14:paraId="74F88C42" w14:textId="77777777" w:rsidR="006D49A5" w:rsidRPr="00F3779A" w:rsidRDefault="006D49A5" w:rsidP="00F3779A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3779A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Keywords:</w:t>
             </w:r>
             <w:r w:rsidRPr="00F3779A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F3779A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Keywords1, Keywords2, Keywords3, Keywords4, Keywords5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="103356B6" w14:textId="77777777" w:rsidR="00F3779A" w:rsidRPr="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="00F3779A">
+          <w:p w14:paraId="24514F87" w14:textId="77777777" w:rsidR="006D49A5" w:rsidRPr="00F3779A" w:rsidRDefault="006D49A5" w:rsidP="00F3779A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F3779A" w14:paraId="3F9CC974" w14:textId="77777777" w:rsidTr="00F3779A">
+      <w:tr w:rsidR="006D49A5" w14:paraId="3F9CC974" w14:textId="5E64BF7D" w:rsidTr="006D49A5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9710" w:type="dxa"/>
+            <w:tcW w:w="5330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07216BBB" w14:textId="77777777" w:rsidR="00F3779A" w:rsidRPr="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="00F3779A">
+          <w:p w14:paraId="07216BBB" w14:textId="77777777" w:rsidR="006D49A5" w:rsidRPr="00F3779A" w:rsidRDefault="006D49A5" w:rsidP="00F3779A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3779A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>How to Cite:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E491196" w14:textId="77777777" w:rsidR="00F3779A" w:rsidRPr="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="00F3779A">
+          <w:p w14:paraId="3E491196" w14:textId="77777777" w:rsidR="006D49A5" w:rsidRPr="00F3779A" w:rsidRDefault="006D49A5" w:rsidP="00F3779A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3779A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Author1*, &amp; Author2. (2026) [Insert your 12-word title here.] </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F3779A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jurnal</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -598,173 +744,152 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F3779A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Evolusi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F3779A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, 6(2), pp, DOI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3137AAB6" w14:textId="36EEEDB1" w:rsidR="00F3779A" w:rsidRPr="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="00F3779A">
+          <w:p w14:paraId="3137AAB6" w14:textId="36EEEDB1" w:rsidR="006D49A5" w:rsidRPr="00F3779A" w:rsidRDefault="006D49A5" w:rsidP="00F3779A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00F3779A" w14:paraId="1DAD94FE" w14:textId="77777777" w:rsidTr="00F3779A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9710" w:type="dxa"/>
+            <w:tcW w:w="4493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C89EE63" w14:textId="318B8EA3" w:rsidR="00F3779A" w:rsidRPr="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="00F3779A">
+          <w:p w14:paraId="6127BFF5" w14:textId="77777777" w:rsidR="006D49A5" w:rsidRPr="00F3779A" w:rsidRDefault="006D49A5" w:rsidP="006D49A5">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3779A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Copyright: © 202</w:t>
+              <w:t>Copyright: © 2026 The Author(s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CFC0B98" w14:textId="77777777" w:rsidR="006D49A5" w:rsidRPr="00F3779A" w:rsidRDefault="006D49A5" w:rsidP="006D49A5">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Published by Universiti Poly-Tech Malaysia.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C55AE24" w14:textId="35F553C2" w:rsidR="006D49A5" w:rsidRPr="00F3779A" w:rsidRDefault="006D49A5" w:rsidP="006D49A5">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3779A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This article is published under the Creative Commons </w:t>
+            </w:r>
+            <w:r w:rsidR="0088442D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Attribution</w:t>
             </w:r>
             <w:r w:rsidRPr="00F3779A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
-[...3 lines deleted...]
-              <w:t>6</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (CC BY 4.0) license: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F3779A">
-[...62 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00F3779A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>http://creativecommons.org/licenses/by/4.0/legalcode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="7CE94FF6" w14:textId="77777777" w:rsidR="00F3779A" w:rsidRPr="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="00F3779A">
+          <w:p w14:paraId="5A130942" w14:textId="77777777" w:rsidR="006D49A5" w:rsidRPr="00F3779A" w:rsidRDefault="006D49A5" w:rsidP="00F3779A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C6237E8" w14:textId="77777777" w:rsidR="00F3779A" w:rsidRDefault="00F3779A" w:rsidP="000165A6">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3ABEA6D3" w14:textId="4F7BF784" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="000165A6">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61D3743E" w14:textId="081F60F1" w:rsidR="00163E25" w:rsidRDefault="00163E25" w:rsidP="000165A6">
@@ -957,51 +1082,50 @@
     <w:p w14:paraId="79CF032A" w14:textId="77777777" w:rsidR="00163E25" w:rsidRDefault="00163E25" w:rsidP="000165A6">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B4D845D" w14:textId="6E123D9A" w:rsidR="004F326D" w:rsidRDefault="00AD6FFC" w:rsidP="004F326D">
       <w:pPr>
         <w:pStyle w:val="AuthorAJPBS"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="1890"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73ACB480" wp14:editId="3103D26E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>13970</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6291580" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="33" name="Straight Connector 33"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks/>
                       </wps:cNvCnPr>
                       <wps:spPr>
@@ -1013,51 +1137,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+          <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="33F20A87" id="Straight Connector 33" o:spid="_x0000_s1026" style="position:absolute;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,1.1pt" to="495.4pt,1.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPl8v3wAEAAHUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc67VdJXVXXucQK71E&#10;baQkP2DCwi4qMIihXvvfd8Afddtb1T2ggWHevHm8Xd/tvRM7nchi6ORiNpdCB4W9DUMnX18ePqyk&#10;oAyhB4dBd/KgSd5t3r9bT7HVSxzR9ToJBgnUTrGTY86xbRpSo/ZAM4w6cNJg8pB5m4amTzAxunfN&#10;cj6/bSZMfUyoNBGfbo9Juan4xmiVvxlDOgvXSeaW65rq+lbWZrOGdkgQR6tONOAfWHiwgZteoLaQ&#10;QfxI9i8ob1VCQpNnCn2Dxlil6ww8zWL+xzTPI0RdZ2FxKF5kov8Hq77u7sNTKtTVPjzHR1TfiUVp&#10;pkjtJVk2FI/X9ib5cp25i30V8nARUu+zUHx4u/y8uFmx3uqca6A9F8ZE+YtGL0rQSWdDmRFa2D1S&#10;Lq2hPV8pxwEfrHP1nVwQUyc/Lj7dMDKwW4yDzKGPfScpDFKAG9iGKqeKSOhsX6oLDh3o3iWxA3YC&#10;G6jH6YXpSuGAMid4hvoVRzCD30oLnS3QeCyuqaNxvM3sXmd9J1fX1S6Ujrr67zTULwlL9Ib94Smd&#10;dea3rU1PPizmud5zfP23bH4CAAD//wMAUEsDBBQABgAIAAAAIQBuXKqn1gAAAAQBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BS8QwFITvgv8hPMGbm1pEbG26LIJn3XUFj2nzbIvNS8lLd9t/79OLHocZ&#10;Zr6ptosf1QkjD4EM3G4yUEhtcAN1Bo5vzzcPoDhZcnYMhAZWZNjWlxeVLV040x5Ph9QpKSEurYE+&#10;panUmtseveVNmJDE+wzR2yQydtpFe5ZyP+o8y+61twPJQm8nfOqx/TrM3kAxffD73GJa1/0rHleO&#10;u7uXxpjrq2X3CCrhkv7C8IMv6FALUxNmcqxGA3IkGchzUGIWRSY/ml+t60r/h6+/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAM+Xy/fAAQAAdQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAG5cqqfWAAAABAEAAA8AAAAAAAAAAAAAAAAAGgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="windowText" strokeweight=".25pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4509BBF9" w14:textId="77777777" w:rsidR="009548F1" w:rsidRDefault="009548F1" w:rsidP="009548F1">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43FAF550" w14:textId="2FA5ED6B" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00502823">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:ind w:right="-61"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>INTRODUCTION</w:t>
@@ -1204,53 +1328,53 @@
                               <w:t>Heading 2 (Align left, Cap First Word, Bold, Times New Roman 12)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="69064722" w14:textId="77777777" w:rsidR="006A0A78" w:rsidRPr="008632CC" w:rsidRDefault="006A0A78" w:rsidP="006A0A78">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="C00000"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="14E416BC" id="Rectangle 3" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:-58.5pt;margin-top:27.6pt;width:169.9pt;height:48.75pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAATFOqhwIAAHAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azpl2DOEWQosOA&#10;oi3aDj0rshQLkEVNUmJnXz9KdpysK3YYdrFFkXwkn0jOr7tGk51wXoEpaXGWUyIMh0qZTUm/v9x+&#10;+kKJD8xUTIMRJd0LT68XHz/MWzsTE6hBV8IRBDF+1tqS1iHYWZZ5XouG+TOwwqBSgmtYQNFtssqx&#10;FtEbnU3y/CJrwVXWARfe4+1Nr6SLhC+l4OFBSi8C0SXF3EL6uvRdx2+2mLPZxjFbKz6kwf4hi4Yp&#10;g0FHqBsWGNk69QdUo7gDDzKccWgykFJxkWrAaor8TTXPNbMi1YLkeDvS5P8fLL/fPdtHhzS01s88&#10;HmMVnXRN/GN+pEtk7UeyRBcIx8tJMb28/IycctRdFFfFZBrZzI7e1vnwVUBD4qGkDh8jccR2dz70&#10;pgeTGMzArdI6PYg28cKDVlW8S0LsCLHSjuwYvuV6UwzRTqwwdvTMjqWkU9hrESG0eRKSqComnxJJ&#10;XXbEZJwLE4peVbNK9KGKaZ6nRkH40SMVmgAjssQkR+wB4Pd8D9h92YN9dBWpSUfn/G+J9c6jR4oM&#10;JozOjTLg3gPQWNUQubc/kNRTE1kK3bpDbiI1aBlv1lDtHx1x0A+Nt/xW4UPeMR8emcMpwbfHyQ8P&#10;+JEa2pLCcKKkBvfzvftoj82LWkpanLqS+h9b5gQl+pvBtr4qzs/jmCbhfHo5QcGdatanGrNtVoDN&#10;UOCOsTwdo33Qh6N00LzigljGqKhihmPskvLgDsIq9NsAVwwXy2Uyw9G0LNyZZ8sjeOQ5NupL98qc&#10;Hbo54Bzcw2FC2exNU/e20dPAchtAqtTxR16HF8CxTq00rKC4N07lZHVclItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAO0jrqt4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzgbTdt&#10;oFupTRcRBMGTVfQ622bTYjPJNtlu/feOJz0O83jv++r96iaxmDmOnjTk2wyEoc73I1kN729PmzsQ&#10;MSH1OHkyGr5NhH1zfVVj1fsLvZqlTVZwCcUKNQwphUrK2A3GYdz6YIh/Rz87THzOVvYzXrjcTVJl&#10;2U46HIkXBgzmcTDdV3t2Guzu+Rg+c1xOLzK0H7Y9leWCWt/erA/3IJJZ018YfvEZHRpmOvgz9VFM&#10;GjZ5XrJM0lAUCgQnlFIsc+BooUqQTS3/OzQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AABMU6qHAgAAcAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADtI66reAAAACwEAAA8AAAAAAAAAAAAAAAAA4QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" filled="f" strokecolor="white [3212]" strokeweight="1pt">
+              <v:rect w14:anchorId="14E416BC" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-58.5pt;margin-top:27.6pt;width:169.9pt;height:48.75pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwErOrgwIAAGkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azpl2DOEWQosOA&#10;oi3aDj0rshQLkEVNUmJnXz9KdpysK3YYdrEpkXwkn0jOr7tGk51wXoEpaXGWUyIMh0qZTUm/v9x+&#10;+kKJD8xUTIMRJd0LT68XHz/MWzsTE6hBV8IRBDF+1tqS1iHYWZZ5XouG+TOwwqBSgmtYwKPbZJVj&#10;LaI3Opvk+UXWgqusAy68x9ubXkkXCV9KwcODlF4EokuKuYX0dem7jt9sMWezjWO2VnxIg/1DFg1T&#10;BoOOUDcsMLJ16g+oRnEHHmQ449BkIKXiItWA1RT5m2qea2ZFqgXJ8Xakyf8/WH6/e7aPDmlorZ95&#10;FGMVnXRN/GN+pEtk7UeyRBcIx8tJMb28/IycctRdFFfFZBrZzI7e1vnwVUBDolBSh4+ROGK7Ox96&#10;04NJDGbgVmmdHkSbeOFBqyrepUPsCLHSjuwYvuV6UwzRTqwwdvTMjqUkKey1iBDaPAlJVBWTT4mk&#10;LjtiMs6FCUWvqlkl+lDFNM9ToyD86JEKTYARWWKSI/YA8Hu+B+y+7ME+uorUpKNz/rfEeufRI0UG&#10;E0bnRhlw7wForGqI3NsfSOqpiSyFbt2hSRTXUO0fHXHQT4u3/FbhC94xHx6Zw/HAR8eRDw/4kRra&#10;ksIgUVKD+/nefbTHrkUtJS2OW0n9jy1zghL9zWA/XxXn53E+0+F8ejnBgzvVrE81ZtusALugwOVi&#10;eRKjfdAHUTpoXnEzLGNUVDHDMXZJeXCHwyr0awB3CxfLZTLDmbQs3JlnyyN4JDh26Ev3ypwd2jjg&#10;ANzDYTTZ7E0397bR08ByG0Cq1OpHXgfqcZ5TDw27Jy6M03OyOm7IxS8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQA7SOuq3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8QwEIXvgv8hjOBtN22gW6lN&#10;FxEEwZNV9DrbZtNiM8k22W79944nPQ7zeO/76v3qJrGYOY6eNOTbDIShzvcjWQ3vb0+bOxAxIfU4&#10;eTIavk2EfXN9VWPV+wu9mqVNVnAJxQo1DCmFSsrYDcZh3PpgiH9HPztMfM5W9jNeuNxNUmXZTjoc&#10;iRcGDOZxMN1Xe3Ya7O75GD5zXE4vMrQftj2V5YJa396sD/cgklnTXxh+8RkdGmY6+DP1UUwaNnle&#10;skzSUBQKBCeUUixz4GihSpBNLf87ND8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcBKz&#10;q4MCAABpBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;O0jrqt4AAAALAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" strokecolor="white [3212]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="41B572EA" w14:textId="45EA3C03" w:rsidR="006A0A78" w:rsidRPr="008632CC" w:rsidRDefault="006A0A78" w:rsidP="006A0A78">
                       <w:pPr>
                         <w:spacing w:after="240"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="C00000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008632CC">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="C00000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Heading 2 (Align left, Cap First Word, Bold, Times New Roman 12)</w:t>
@@ -1345,53 +1469,53 @@
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>HEADING 1 (Center, UPPERCASE. Bold, Times New Roman 12)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6B69667F" w14:textId="77777777" w:rsidR="00D56BF5" w:rsidRPr="00974C7E" w:rsidRDefault="00D56BF5" w:rsidP="00D56BF5">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="07C1407F" id="Rectangle 2" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:327.5pt;margin-top:7.65pt;width:169.9pt;height:48.75pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWLpsnhwIAAHAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTpl2DOEWQosOA&#10;oi3WDj0rshQLkEVNUmJnXz9KdpysK3YYdrFFkXwkn0jOb7pGk51wXoEpaXGWUyIMh0qZTUm/v9x9&#10;+kyJD8xUTIMRJd0LT28WHz/MWzsTE6hBV8IRBDF+1tqS1iHYWZZ5XouG+TOwwqBSgmtYQNFtssqx&#10;FtEbnU3y/DJrwVXWARfe4+1tr6SLhC+l4OFRSi8C0SXF3EL6uvRdx2+2mLPZxjFbKz6kwf4hi4Yp&#10;g0FHqFsWGNk69QdUo7gDDzKccWgykFJxkWrAaor8TTXPNbMi1YLkeDvS5P8fLH/YPdsnhzS01s88&#10;HmMVnXRN/GN+pEtk7UeyRBcIx8tJMb26OkdOOeoui+tiMo1sZkdv63z4IqAh8VBSh4+ROGK7ex96&#10;04NJDGbgTmmdHkSbeOFBqyreJSF2hFhpR3YM33K9KYZoJ1YYO3pmx1LSKey1iBDafBOSqComnxJJ&#10;XXbEZJwLE4peVbNK9KGKaZ6nRkH40SMVmgAjssQkR+wB4Pd8D9h92YN9dBWpSUfn/G+J9c6jR4oM&#10;JozOjTLg3gPQWNUQubc/kNRTE1kK3bpDbkp6Hi3jzRqq/ZMjDvqh8ZbfKXzIe+bDE3M4Jfj2OPnh&#10;ET9SQ1tSGE6U1OB+vncf7bF5UUtJi1NXUv9jy5ygRH812NbXxcVFHNMkXEyvJii4U836VGO2zQqw&#10;GQrcMZanY7QP+nCUDppXXBDLGBVVzHCMXVIe3EFYhX4b4IrhYrlMZjialoV782x5BI88x0Z96V6Z&#10;s0M3B5yDBzhMKJu9aereNnoaWG4DSJU6/sjr8AI41qmVhhUU98apnKyOi3LxCwAA//8DAFBLAwQU&#10;AAYACAAAACEAj5tedt8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiT&#10;QtI2jVMhJCQkTgREr9vEdSLitRu7afh7lhMcd2Y0O6/czXYQkx5D70hBukhAaGpc25NR8PH+fLcG&#10;ESJSi4MjreBbB9hV11clFq270Jue6mgEl1AoUEEXoy+kDE2nLYaF85rYO7rRYuRzNLId8cLldpDL&#10;JMmlxZ74Q4deP3W6+arPVoHJX45+n+J0epW+/jT1abWaUKnbm/lxCyLqOf6F4Xc+T4eKNx3cmdog&#10;BgV5ljFLZCO7B8GBzeaBWQ4spMs1yKqU/xGqHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDWLpsnhwIAAHAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCPm1523wAAAAoBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" strokecolor="white [3212]" strokeweight="1pt">
+              <v:rect w14:anchorId="07C1407F" id="Rectangle 2" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:327.5pt;margin-top:7.65pt;width:169.9pt;height:48.75pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA77XrnhwIAAHAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azpl2DOEWQosOA&#10;oi3aDj0rshQLkEVNUmJnXz9KdpysK3YYdrFFkXwkn0jOr7tGk51wXoEpaXGWUyIMh0qZTUm/v9x+&#10;+kKJD8xUTIMRJd0LT68XHz/MWzsTE6hBV8IRBDF+1tqS1iHYWZZ5XouG+TOwwqBSgmtYQNFtssqx&#10;FtEbnU3y/CJrwVXWARfe4+1Nr6SLhC+l4OFBSi8C0SXF3EL6uvRdx2+2mLPZxjFbKz6kwf4hi4Yp&#10;g0FHqBsWGNk69QdUo7gDDzKccWgykFJxkWrAaor8TTXPNbMi1YLkeDvS5P8fLL/fPdtHhzS01s88&#10;HmMVnXRN/GN+pEtk7UeyRBcIx8tJMb28/IycctRdFFfFZBrZzI7e1vnwVUBD4qGkDh8jccR2dz70&#10;pgeTGMzArdI6PYg28cKDVlW8S0LsCLHSjuwYvuV6UwzRTqwwdvTMjqWkU9hrESG0eRKSqComnxJJ&#10;XXbEZJwLE4peVbNK9KGKaZ6nRkH40SMVmgAjssQkR+wB4Pd8D9h92YN9dBWpSUfn/G+J9c6jR4oM&#10;JozOjTLg3gPQWNUQubc/kNRTE1kK3bpDbnCGo2W8WUO1f3TEQT803vJbhQ95x3x4ZA6nBN8eJz88&#10;4EdqaEsKw4mSGtzP9+6jPTYvailpcepK6n9smROU6G8G2/qqOD+PY5qE8+nlBAV3qlmfasy2WQE2&#10;Q4E7xvJ0jPZBH47SQfOKC2IZo6KKGY6xS8qDOwir0G8DXDFcLJfJDEfTsnBnni2P4JHn2Kgv3Stz&#10;dujmgHNwD4cJZbM3Td3bRk8Dy20AqVLHH3kdXgDHOrXSsILi3jiVk9VxUS5+AQAA//8DAFBLAwQU&#10;AAYACAAAACEAj5tedt8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiT&#10;QtI2jVMhJCQkTgREr9vEdSLitRu7afh7lhMcd2Y0O6/czXYQkx5D70hBukhAaGpc25NR8PH+fLcG&#10;ESJSi4MjreBbB9hV11clFq270Jue6mgEl1AoUEEXoy+kDE2nLYaF85rYO7rRYuRzNLId8cLldpDL&#10;JMmlxZ74Q4deP3W6+arPVoHJX45+n+J0epW+/jT1abWaUKnbm/lxCyLqOf6F4Xc+T4eKNx3cmdog&#10;BgV5ljFLZCO7B8GBzeaBWQ4spMs1yKqU/xGqHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQA77XrnhwIAAHAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCPm1523wAAAAoBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" strokecolor="white [3212]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1B95F61E" w14:textId="103E3898" w:rsidR="00D56BF5" w:rsidRPr="00974C7E" w:rsidRDefault="00D56BF5" w:rsidP="00D56BF5">
                       <w:pPr>
                         <w:pStyle w:val="Heading1AJPBS"/>
                         <w:spacing w:after="240"/>
                         <w:ind w:right="0"/>
                         <w:rPr>
                           <w:color w:val="C00000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00974C7E">
                         <w:rPr>
                           <w:color w:val="C00000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>HEADING 1 (Center, UPPERCASE. Bold, Times New Roman 12)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6B69667F" w14:textId="77777777" w:rsidR="00D56BF5" w:rsidRPr="00974C7E" w:rsidRDefault="00D56BF5" w:rsidP="00D56BF5">
                       <w:pPr>
                         <w:jc w:val="center"/>
@@ -1558,53 +1682,53 @@
                               <w:rPr>
                                 <w:color w:val="C00000"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0C8D90FF" id="Rectangle 4" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:102.4pt;margin-top:51.15pt;width:275.95pt;height:54.75pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTna5UiQIAAHAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTpFuDOkXQosOA&#10;og3aDj0rshQLkEVNUmJnXz9KdpysK3YYdrFFkXwkn0heXXeNJjvhvAJT0uIsp0QYDpUym5J+f7n7&#10;9IUSH5ipmAYjSroXnl4vPn64au1cTKAGXQlHEMT4eWtLWodg51nmeS0a5s/ACoNKCa5hAUW3ySrH&#10;WkRvdDbJ84usBVdZB1x4j7e3vZIuEr6UgodHKb0IRJcUcwvp69J3Hb/Z4orNN47ZWvEhDfYPWTRM&#10;GQw6Qt2ywMjWqT+gGsUdeJDhjEOTgZSKi1QDVlPkb6p5rpkVqRYkx9uRJv//YPnD7tmuHNLQWj/3&#10;eIxVdNI18Y/5kS6RtR/JEl0gHC/PZ/n0vLikhKPu4nJ2PplFNrOjt3U+fBXQkHgoqcPHSByx3b0P&#10;venBJAYzcKe0Tg+iTbzwoFUV75IQO0LcaEd2DN9yvSmGaCdWGDt6ZsdS0instYgQ2jwJSVSFyU9S&#10;IqnLjpiMc2FC0atqVok+VDHL89QoCD96pEITYESWmOSIPQD8nu8Buy97sI+uIjXp6Jz/LbHeefRI&#10;kcGE0blRBtx7ABqrGiL39geSemoiS6Fbd8hNSafRMt6sodqvHHHQD423/E7hQ94zH1bM4ZTgPOHk&#10;h0f8SA1tSWE4UVKD+/nefbTH5kUtJS1OXUn9jy1zghL9zWBbXxbTaRzTJExnnycouFPN+lRjts0N&#10;YDMUuGMsT8doH/ThKB00r7ggljEqqpjhGLukPLiDcBP6bYArhovlMpnhaFoW7s2z5RE88hwb9aV7&#10;Zc4O3RxwDh7gMKFs/qape9voaWC5DSBV6vgjr8ML4FinVhpWUNwbp3KyOi7KxS8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQDe+zqO3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNZXY&#10;UTsBkirEqRASEhIrUgTbaew6UeNHYzcNf8+wguXoXN17pt4udmSznuLgnYRsLYBp13k1OCPhY/dy&#10;uwEWEzqFo3dawreOsG2ur2qslL+4dz23yTAqcbFCCX1KoeI8dr22GNc+aEfs4CeLic7JcDXhhcrt&#10;yHMhCm5xcLTQY9DPve6O7dlKMMXrIXxlOJ/eeGg/TXsqyxmlvFktT4/Akl7SXxh+9UkdGnLa+7NT&#10;kY0ScnFP6omAyO+AUaJ8KEpge0JZtgHe1Pz/D80PAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAFOdrlSJAgAAcAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAN77Oo7fAAAACwEAAA8AAAAAAAAAAAAAAAAA4wQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADvBQAAAAA=&#10;" filled="f" strokecolor="white [3212]" strokeweight="1pt">
+              <v:rect w14:anchorId="0C8D90FF" id="Rectangle 4" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:102.4pt;margin-top:51.15pt;width:275.95pt;height:54.75pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAl3/3OiAIAAHAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTpFuDOkXQosOA&#10;og3aDj0rshQLkEVNUmJnXz9KdpysK3YYdrFFkXwkn0heXXeNJjvhvAJT0uIsp0QYDpUym5J+f7n7&#10;9IUSH5ipmAYjSroXnl4vPn64au1cTKAGXQlHEMT4eWtLWodg51nmeS0a5s/ACoNKCa5hAUW3ySrH&#10;WkRvdDbJ84usBVdZB1x4j7e3vZIuEr6UgodHKb0IRJcUcwvp69J3Hb/Z4orNN47ZWvEhDfYPWTRM&#10;GQw6Qt2ywMjWqT+gGsUdeJDhjEOTgZSKi1QDVlPkb6p5rpkVqRYkx9uRJv//YPnD7tmuHNLQWj/3&#10;eIxVdNI18Y/5kS6RtR/JEl0gHC/PZ/n0vLikhKPu4nJ2PplFNrOjt3U+fBXQkHgoqcPHSByx3b0P&#10;venBJAYzcKe0Tg+iTbzwoFUV75IQO0LcaEd2DN9yvSmGaCdWGDt6ZsdS0instYgQ2jwJSVSFyU9S&#10;IqnLjpiMc2FC0atqVok+VDHL89QoCD96pEITYESWmOSIPQD8nu8Buy97sI+uIjXp6Jz/LbHeefRI&#10;kcGE0blRBtx7ABqrGiL39geSemoiS6Fbd8hNpAYt480aqv3KEQf90HjL7xQ+5D3zYcUcTgnOE05+&#10;eMSP1NCWFIYTJTW4n+/dR3tsXtRS0uLUldT/2DInKNHfDLb1ZTGdxjFNwnT2eYKCO9WsTzVm29wA&#10;NkOBO8bydIz2QR+O0kHzigtiGaOiihmOsUvKgzsIN6HfBrhiuFgukxmOpmXh3jxbHsEjz7FRX7pX&#10;5uzQzQHn4AEOE8rmb5q6t42eBpbbAFKljj/yOrwAjnVqpWEFxb1xKier46Jc/AIAAP//AwBQSwME&#10;FAAGAAgAAAAhAN77Oo7fAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1ldhR&#10;OwGSKsSpEBISEitSBNtp7DpR40djNw1/z7CC5ehc3Xum3i52ZLOe4uCdhGwtgGnXeTU4I+Fj93K7&#10;ARYTOoWjd1rCt46wba6vaqyUv7h3PbfJMCpxsUIJfUqh4jx2vbYY1z5oR+zgJ4uJzslwNeGFyu3I&#10;cyEKbnFwtNBj0M+97o7t2UowxeshfGU4n954aD9NeyrLGaW8WS1Pj8CSXtJfGH71SR0actr7s1OR&#10;jRJycU/qiYDI74BRonwoSmB7Qlm2Ad7U/P8PzQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAJd/9zogCAABwBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA3vs6jt8AAAALAQAADwAAAAAAAAAAAAAAAADiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" filled="f" strokecolor="white [3212]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6545328C" w14:textId="77777777" w:rsidR="006A0A78" w:rsidRPr="008632CC" w:rsidRDefault="006A0A78" w:rsidP="006A0A78">
                       <w:pPr>
                         <w:spacing w:after="240"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="C00000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008632CC">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="C00000"/>
@@ -1830,53 +1954,53 @@
                               <w:rPr>
                                 <w:color w:val="C00000"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="35D7A64B" id="Rectangle 1" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:90.75pt;margin-top:32.95pt;width:275.1pt;height:54.75pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/a1jhiQIAAHAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nSbsGdYqgRYcB&#10;RRusHXpWZCkWIIuapMTOfv0o2XGyrthh2MWWRPKRfPy4vukaTXbCeQWmpMVZTokwHCplNiX9/nL/&#10;6TMlPjBTMQ1GlHQvPL1ZfPxw3dq5mEANuhKOIIjx89aWtA7BzrPM81o0zJ+BFQaFElzDAl7dJqsc&#10;axG90dkkzy+yFlxlHXDhPb7e9UK6SPhSCh6epPQiEF1SjC2kr0vfdfxmi2s23zhma8WHMNg/RNEw&#10;ZdDpCHXHAiNbp/6AahR34EGGMw5NBlIqLlIOmE2Rv8nmuWZWpFyQHG9Hmvz/g+WPu2e7ckhDa/3c&#10;4zFm0UnXxD/GR7pE1n4kS3SBcHw8n16dX06xvBxlF1ez88ksspkdra3z4YuAhsRDSR0WI3HEdg8+&#10;9KoHlejMwL3SOhVEm/jgQasqvqVL7Ahxqx3ZMazlelMM3k600He0zI6ppFPYaxEhtPkmJFEVBj9J&#10;gaQuO2IyzoUJRS+qWSV6V8Usz1OjIPxokRJNgBFZYpAj9gDwe7wH7D7tQT+aitSko3H+t8B649Ei&#10;eQYTRuNGGXDvAWjMavDc6x9I6qmJLIVu3SE3JU1VjC9rqPYrRxz0Q+Mtv1dYyAfmw4o5nBKcJ5z8&#10;8IQfqaEtKQwnSmpwP997j/rYvCilpMWpK6n/sWVOUKK/Gmzrq2I6jWOaLtPZ5QQv7lSyPpWYbXML&#10;2AwF7hjL0zHqB304SgfNKy6IZfSKImY4+i4pD+5wuQ39NsAVw8VymdRwNC0LD+bZ8ggeeY6N+tK9&#10;MmeHbg44B49wmFA2f9PUvW60NLDcBpAqdfyR16ECONaplYYVFPfG6T1pHRfl4hcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQAvz9mn3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjs&#10;qBMgcRviVAgJCYkVAdHtNHadiPjR2E3D3zOsYHl1j+6cqbeLHdmspzh4JyFfZcC067wanJHw8f58&#10;swYWEzqFo3dawreOsG0uL2qslD+7Nz23yTAacbFCCX1KoeI8dr22GFc+aEfdwU8WE8XJcDXhmcbt&#10;yG+zrOQWB0cXegz6qdfdV3uyEkz5cgi7HOfjKw/tp2mPQswo5fXV8vgALOkl/cHwq0/q0JDT3p+c&#10;imykvM4LQiWUxQYYAeIuF8D21IjiHnhT8/8vND8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAv2tY4YkCAABwBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAL8/Zp94AAAAKAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" filled="f" strokecolor="white [3212]" strokeweight="1pt">
+              <v:rect w14:anchorId="35D7A64B" id="Rectangle 1" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:90.75pt;margin-top:32.95pt;width:275.1pt;height:54.75pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJKQt7iQIAAHAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nSbsGdYqgRYcB&#10;RRusHXpWZCkWIIuapMTOfv0o2XGyrthh2MWWRPKRfPy4vukaTXbCeQWmpMVZTokwHCplNiX9/nL/&#10;6TMlPjBTMQ1GlHQvPL1ZfPxw3dq5mEANuhKOIIjx89aWtA7BzrPM81o0zJ+BFQaFElzDAl7dJqsc&#10;axG90dkkzy+yFlxlHXDhPb7e9UK6SPhSCh6epPQiEF1SjC2kr0vfdfxmi2s23zhma8WHMNg/RNEw&#10;ZdDpCHXHAiNbp/6AahR34EGGMw5NBlIqLlIOmE2Rv8nmuWZWpFyQHG9Hmvz/g+WPu2e7ckhDa/3c&#10;4zFm0UnXxD/GR7pE1n4kS3SBcHw8n16dX06xvBxlF1ez88ksspkdra3z4YuAhsRDSR0WI3HEdg8+&#10;9KoHlejMwL3SOhVEm/jgQasqvqVL7Ahxqx3ZMazlelMM3k600He0zI6ppFPYaxEhtPkmJFEVBj9J&#10;gaQuO2IyzoUJRS+qWSV6V8Usz1OjIPxokRJNgBFZYpAj9gDwe7wH7D7tQT+aitSko3H+t8B649Ei&#10;eQYTRuNGGXDvAWjMavDc6x9I6qmJLIVu3SE3WNeoGV/WUO1Xjjjoh8Zbfq+wkA/MhxVzOCU4Tzj5&#10;4Qk/UkNbUhhOlNTgfr73HvWxeVFKSYtTV1L/Y8ucoER/NdjWV8V0Gsc0Xaazywle3KlkfSox2+YW&#10;sBkK3DGWp2PUD/pwlA6aV1wQy+gVRcxw9F1SHtzhchv6bYArhovlMqnhaFoWHsyz5RE88hwb9aV7&#10;Zc4O3RxwDh7hMKFs/qape91oaWC5DSBV6vgjr0MFcKxTKw0rKO6N03vSOi7KxS8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQAvz9mn3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjs&#10;qBMgcRviVAgJCYkVAdHtNHadiPjR2E3D3zOsYHl1j+6cqbeLHdmspzh4JyFfZcC067wanJHw8f58&#10;swYWEzqFo3dawreOsG0uL2qslD+7Nz23yTAacbFCCX1KoeI8dr22GFc+aEfdwU8WE8XJcDXhmcbt&#10;yG+zrOQWB0cXegz6qdfdV3uyEkz5cgi7HOfjKw/tp2mPQswo5fXV8vgALOkl/cHwq0/q0JDT3p+c&#10;imykvM4LQiWUxQYYAeIuF8D21IjiHnhT8/8vND8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAySkLe4kCAABwBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAL8/Zp94AAAAKAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" filled="f" strokecolor="white [3212]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="103BAD5E" w14:textId="437F2112" w:rsidR="004D590A" w:rsidRPr="008632CC" w:rsidRDefault="004D590A" w:rsidP="004D590A">
                       <w:pPr>
                         <w:spacing w:after="240"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="C00000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008632CC">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="C00000"/>
@@ -2188,85 +2312,86 @@
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B50D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Each figure must be explained by a legend at the bottom using the same format as body text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA61484" w14:textId="716DCFE9" w:rsidR="008632CC" w:rsidRPr="008632CC" w:rsidRDefault="008632CC" w:rsidP="008632CC">
       <w:r w:rsidRPr="00725C49">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-MY" w:eastAsia="en-MY"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CCE142F" wp14:editId="09703C16">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>2436495</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>123190</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2441575" cy="1671955"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21411"/>
                 <wp:lineTo x="21403" y="21411"/>
                 <wp:lineTo x="21403" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
             <wp:docPr id="37" name="Picture 37" descr="Image result for graf"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 80" descr="Image result for graf"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="4198" b="4580"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2441575" cy="1671955"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -2312,51 +2437,50 @@
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C413FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="00C413FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C413FC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3382,50 +3506,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD19CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Author’s name 4- contribution</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7110C6C1" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00CA6DF3">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Example </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BA5D8BE" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00CA6DF3">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Author 1 contributed to the conceptualization, research design, and writing of the original draft.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1478C9F7" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00CA6DF3">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Author 2 was responsible for data collection, analysis, and validation of the results.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E8D381" w14:textId="77777777" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00CA6DF3">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Author 3 provided supervision, critical review, and editing of the final manuscript.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AED1731" w14:textId="7B17A130" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00CA6DF3">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
@@ -3445,51 +3570,50 @@
         <w:pStyle w:val="NormalAJPBS"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00EC0A50" w14:textId="77777777" w:rsidR="00CA6DF3" w:rsidRDefault="00CA6DF3" w:rsidP="00855F71">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EFDD4AC" w14:textId="77777777" w:rsidR="00CA6DF3" w:rsidRDefault="00CA6DF3" w:rsidP="00855F71">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="691594D7" w14:textId="7BFBF32A" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="00855F71">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7888F95D" w14:textId="0569868B" w:rsidR="004F326D" w:rsidRDefault="004F326D" w:rsidP="00C4271D">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:ind w:right="81"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>ETHICS STATEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55EE6E45" w14:textId="77777777" w:rsidR="008632CC" w:rsidRDefault="008632CC" w:rsidP="00240F6A">
       <w:pPr>
         <w:pStyle w:val="Heading1AJPBS"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C5B3BAB" w14:textId="23612ED6" w:rsidR="00855F71" w:rsidRDefault="00855F71" w:rsidP="008632CC">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00855F71">
         <w:t>This research was conducted in accordance with the ethical standards of [</w:t>
       </w:r>
       <w:r w:rsidRPr="00855F71">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Name of Institution</w:t>
       </w:r>
@@ -3601,53 +3725,57 @@
                             </w:r>
                             <w:r w:rsidRPr="008632CC">
                               <w:rPr>
                                 <w:color w:val="C00000"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> edition</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+          <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6D5AD27B" id="Text Box 2" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:301.3pt;margin-top:2.6pt;width:110.7pt;height:22.45pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5PjqWFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk8GO0zAQhu9IvIPlO01aNaWN6q6WLkVI&#10;y4K08ACO4zQWjsfYbpPy9Iydbrda4ILIwfJk7H9mvhmvb4ZOk6N0XoFhdDrJKZFGQK3MntFvX3dv&#10;lpT4wE3NNRjJ6El6erN5/Wrd21LOoAVdS0dQxPiyt4y2Idgyy7xoZcf9BKw06GzAdTyg6fZZ7XiP&#10;6p3OZnm+yHpwtXUgpPf492500k3Sbxopwuem8TIQzSjmFtLq0lrFNdusebl33LZKnNPg/5BFx5XB&#10;oBepOx44OTj1m1SnhAMPTZgI6DJoGiVkqgGrmeYvqnlsuZWpFoTj7QWT/3+y4uH4aL84EoZ3MGAD&#10;UxHe3oP47omBbcvNXt46B30reY2BpxFZ1ltfnq9G1L70UaTqP0GNTeaHAEloaFwXqWCdBNWxAacL&#10;dDkEImLIeV6sigUlAn2zZTGfpa5kvHy6bZ0PHyR0JG4YddjUpM6P9z7EbHj5dCQG86BVvVNaJ8Pt&#10;q6125MhxAHbpSwW8OKYN6RldFbNiBPBXiTx9f5LoVMBJ1qpjdHk5xMuI7b2p05wFrvS4x5S1OXOM&#10;6EaIYagGompGFzFAxFpBfUKwDsbBxYeGmxbcT0p6HFpG/Y8Dd5IS/dFgc1bT+TxOeTLmxVtESdy1&#10;p7r2cCNQitFAybjdhvQyIjcDt9jERiW+z5mcU8ZhTNjPDydO+7WdTj0/780vAAAA//8DAFBLAwQU&#10;AAYACAAAACEAZWapbN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBC1&#10;G0oIIU6FkEBwg4Lg6sbbJCJeB9tNw9+znOA4mtHMm2o9u0FMGGLvScNyoUAgNd721Gp4e70/L0DE&#10;ZMiawRNq+MYI6/r4qDKl9Qd6wWmTWsElFEujoUtpLKWMTYfOxIUfkdjb+eBMYhlaaYM5cLkbZKZU&#10;Lp3piRc6M+Jdh83nZu80FKvH6SM+XTy/N/luuE5nV9PDV9D69GS+vQGRcE5/YfjFZ3SomWnr92Sj&#10;GDTkKss5quEyA8F+ka3425a1WoKsK/n/QP0DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;uT46lhUCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAZWapbN0AAAAIAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+              <v:shapetype w14:anchorId="6D5AD27B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:301.3pt;margin-top:2.6pt;width:110.7pt;height:22.45pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcV5ahFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk1Fv0zAQx9+R+A6W32nSKhlr1HQaHUVI&#10;YyANPoBjO42F4zO226R8es5O11UDXhB5sHw5+393vzuvbsZek4N0XoGp6XyWUyINB6HMrqbfvm7f&#10;XFPiAzOCaTCypkfp6c369avVYCu5gA60kI6giPHVYGvahWCrLPO8kz3zM7DSoLMF17OApttlwrEB&#10;1XudLfL8KhvACeuAS+/x793kpOuk37aSh89t62UguqaYW0irS2sT12y9YtXOMdspfkqD/UMWPVMG&#10;g56l7lhgZO/Ub1K94g48tGHGoc+gbRWXqQasZp6/qOaxY1amWhCOt2dM/v/J8ofDo/3iSBjfwYgN&#10;TEV4ew/8uycGNh0zO3nrHAydZAIDzyOybLC+Ol2NqH3lo0gzfAKBTWb7AElobF0fqWCdBNWxAccz&#10;dDkGwmPIIi+X5RUlHH2L67JYpK5krHq6bZ0PHyT0JG5q6rCpSZ0d7n2I2bDq6UgM5kErsVVaJ8Pt&#10;mo125MBwALbpSwW8OKYNGWq6LBflBOCvEnn6/iTRq4CTrFVf0+vzIVZFbO+NSHMWmNLTHlPW5sQx&#10;opsghrEZiRI1LWKAiLUBcUSwDqbBxYeGmw7cT0oGHNqa+h975iQl+qPB5iznRRGnPBlF+RZREnfp&#10;aS49zHCUqmmgZNpuQnoZkZuBW2xiqxLf50xOKeMwJuynhxOn/dJOp56f9/oXAAAA//8DAFBLAwQU&#10;AAYACAAAACEAZWapbN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBC1&#10;G0oIIU6FkEBwg4Lg6sbbJCJeB9tNw9+znOA4mtHMm2o9u0FMGGLvScNyoUAgNd721Gp4e70/L0DE&#10;ZMiawRNq+MYI6/r4qDKl9Qd6wWmTWsElFEujoUtpLKWMTYfOxIUfkdjb+eBMYhlaaYM5cLkbZKZU&#10;Lp3piRc6M+Jdh83nZu80FKvH6SM+XTy/N/luuE5nV9PDV9D69GS+vQGRcE5/YfjFZ3SomWnr92Sj&#10;GDTkKss5quEyA8F+ka3425a1WoKsK/n/QP0DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;XFeWoRUCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAZWapbN0AAAAIAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="09B45B6D" w14:textId="01231A01" w:rsidR="008632CC" w:rsidRPr="008632CC" w:rsidRDefault="008632CC" w:rsidP="008632CC">
                       <w:pPr>
                         <w:pStyle w:val="NormalAJPBS"/>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:color w:val="C00000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008632CC">
                         <w:rPr>
                           <w:color w:val="C00000"/>
                         </w:rPr>
                         <w:t>APA 7</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008632CC">
                         <w:rPr>
                           <w:color w:val="C00000"/>
                           <w:vertAlign w:val="superscript"/>
                         </w:rPr>
                         <w:t>th</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008632CC">
                         <w:rPr>
@@ -3684,296 +3812,236 @@
     <w:p w14:paraId="5F9DB1F5" w14:textId="2EFCDD95" w:rsidR="00851EFA" w:rsidRDefault="00851EFA" w:rsidP="008632CC">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">American Psychological Association. (2010). </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Mastering APA style: Student's workbook and training guide</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve"> (6th ed.). Washington, DC: American Psychological Association. DOI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EEA6B4C" w14:textId="7A52A0BD" w:rsidR="00855F71" w:rsidRDefault="00851EFA" w:rsidP="008632CC">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00851EFA">
-        <w:t xml:space="preserve">Edwards, A. A., </w:t>
+        <w:t xml:space="preserve">Edwards, A. A., Steacy, L. M., Siegelman, N., Rigobon, V. M., Kearns, D. M., Rueckl, J. G., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00851EFA">
-        <w:t>Steacy</w:t>
+        <w:t>Compton,D</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00851EFA">
-        <w:t xml:space="preserve">, L. M., Siegelman, N., </w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> L. (2022). Unpacking the unique relationship between set for variability and word reading</w:t>
+        <w:t>. L. (2022). Unpacking the unique relationship between set for variability and word reading</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">development: Examining word- and child-level predictors of performance. </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Journal of Educational Psychology</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>114</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">(6), 1242–1256. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/edu0000696</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34121828" w14:textId="6FCE5D08" w:rsidR="00851EFA" w:rsidRDefault="00851EFA" w:rsidP="008632CC">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">Levenson, H., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00851EFA">
         <w:t>Jinich</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00851EFA">
-        <w:t xml:space="preserve">, S., </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, T. (2025). </w:t>
+        <w:t xml:space="preserve">, S., Vaz, A., &amp; Rousmaniere, T. (2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Deliberate practice in emotionally focused couple therapy</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve">. American Psychological Association. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/0000436-000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34F25EF9" w14:textId="0FDEEFC7" w:rsidR="00851EFA" w:rsidRPr="008A43B3" w:rsidRDefault="00851EFA" w:rsidP="008632CC">
       <w:pPr>
         <w:pStyle w:val="NormalAJPBS"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00851EFA">
-        <w:t>Zeleke</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> &amp; M. A. Bray (Eds.), </w:t>
+        <w:t xml:space="preserve">Zeleke, W. A., Hughes, T. L., &amp; Drozda, N. (2020). Home–school collaboration to promote mind–body health. In C. Maykel &amp; M. A. Bray (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Promoting mind–body health in schools: Interventions for mental health professionals</w:t>
       </w:r>
       <w:r w:rsidRPr="00851EFA">
         <w:t xml:space="preserve"> (pp. 11–26). American Psychological Association.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00C53925">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1037/0000157-002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00851EFA" w:rsidRPr="008A43B3" w:rsidSect="001B2A03">
-      <w:headerReference w:type="default" r:id="rId13"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="688CD13C" w14:textId="77777777" w:rsidR="0065532F" w:rsidRDefault="0065532F" w:rsidP="001B2A03">
+    <w:p w14:paraId="612DD462" w14:textId="77777777" w:rsidR="00DE72EA" w:rsidRDefault="00DE72EA" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EACF26D" w14:textId="77777777" w:rsidR="0065532F" w:rsidRDefault="0065532F" w:rsidP="001B2A03">
+    <w:p w14:paraId="5AA8E610" w14:textId="77777777" w:rsidR="00DE72EA" w:rsidRDefault="00DE72EA" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Vrinda">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00010003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1258286360"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4E898D39" w14:textId="017E369C" w:rsidR="009548F1" w:rsidRPr="00E55707" w:rsidRDefault="009548F1" w:rsidP="009548F1">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00E55707">
           <w:rPr>
@@ -3995,323 +4063,150 @@
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C6C376D" w14:textId="77777777" w:rsidR="0065532F" w:rsidRDefault="0065532F" w:rsidP="001B2A03">
+    <w:p w14:paraId="5226A46F" w14:textId="77777777" w:rsidR="00DE72EA" w:rsidRDefault="00DE72EA" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B5778FF" w14:textId="77777777" w:rsidR="0065532F" w:rsidRDefault="0065532F" w:rsidP="001B2A03">
+    <w:p w14:paraId="3BB5493C" w14:textId="77777777" w:rsidR="00DE72EA" w:rsidRDefault="00DE72EA" w:rsidP="001B2A03">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E9DBFE0" w14:textId="77777777" w:rsidR="00163E25" w:rsidRPr="00163E25" w:rsidRDefault="00163E25" w:rsidP="00163E25">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00163E25">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Jurnal</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00163E25">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00163E25">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Evolusi</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00163E25">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">, </w:t>
-[...17 lines deleted...]
-      <w:t xml:space="preserve"> 4, </w:t>
+      <w:t xml:space="preserve">, Jilid 4, </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00163E25">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Bilangan</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00163E25">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2 (November 2023), pp. 28-48, e-ISSN: 2735-2234</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6E799D4F" w14:textId="77777777" w:rsidR="00163E25" w:rsidRDefault="00163E25">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...153 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C4D2587"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4409001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4526,219 +4421,227 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1776364592">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="695041058">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="834344094">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B2A03"/>
     <w:rsid w:val="000165A6"/>
     <w:rsid w:val="00033DE0"/>
     <w:rsid w:val="000425CB"/>
     <w:rsid w:val="00140879"/>
     <w:rsid w:val="00156EE3"/>
     <w:rsid w:val="00163E25"/>
     <w:rsid w:val="001B2A03"/>
     <w:rsid w:val="001F1529"/>
     <w:rsid w:val="001F6DCF"/>
     <w:rsid w:val="002407EB"/>
     <w:rsid w:val="00240F6A"/>
     <w:rsid w:val="002F0B4A"/>
     <w:rsid w:val="003861EF"/>
+    <w:rsid w:val="003A3A9E"/>
     <w:rsid w:val="003E58AD"/>
+    <w:rsid w:val="004113D0"/>
     <w:rsid w:val="00477D5E"/>
     <w:rsid w:val="0048161D"/>
     <w:rsid w:val="004A13ED"/>
     <w:rsid w:val="004D590A"/>
     <w:rsid w:val="004F326D"/>
     <w:rsid w:val="00502823"/>
     <w:rsid w:val="00521B2F"/>
     <w:rsid w:val="0052309E"/>
     <w:rsid w:val="005A46E7"/>
     <w:rsid w:val="005E089C"/>
     <w:rsid w:val="0060469F"/>
     <w:rsid w:val="0061015C"/>
     <w:rsid w:val="0061109B"/>
     <w:rsid w:val="00617F10"/>
     <w:rsid w:val="0065532F"/>
     <w:rsid w:val="00674CB4"/>
     <w:rsid w:val="006A0A78"/>
     <w:rsid w:val="006B50D7"/>
     <w:rsid w:val="006D28EC"/>
+    <w:rsid w:val="006D49A5"/>
     <w:rsid w:val="006E7ED2"/>
     <w:rsid w:val="00701963"/>
     <w:rsid w:val="0070601C"/>
     <w:rsid w:val="00761008"/>
+    <w:rsid w:val="007C0FC4"/>
     <w:rsid w:val="00824799"/>
     <w:rsid w:val="00851EFA"/>
     <w:rsid w:val="0085217B"/>
     <w:rsid w:val="00855F71"/>
     <w:rsid w:val="0086317F"/>
     <w:rsid w:val="008632CC"/>
+    <w:rsid w:val="0088442D"/>
     <w:rsid w:val="008A43B3"/>
     <w:rsid w:val="008C23DF"/>
     <w:rsid w:val="008C69F5"/>
     <w:rsid w:val="008D0C3E"/>
     <w:rsid w:val="009548F1"/>
     <w:rsid w:val="00963209"/>
     <w:rsid w:val="00974C7E"/>
     <w:rsid w:val="009A26F9"/>
     <w:rsid w:val="009C0BC7"/>
     <w:rsid w:val="00A13C5A"/>
     <w:rsid w:val="00AB7E4E"/>
     <w:rsid w:val="00AD6FFC"/>
     <w:rsid w:val="00B66DEC"/>
     <w:rsid w:val="00B72678"/>
+    <w:rsid w:val="00B72985"/>
     <w:rsid w:val="00B753BD"/>
     <w:rsid w:val="00C34357"/>
     <w:rsid w:val="00C413FC"/>
     <w:rsid w:val="00C4271D"/>
     <w:rsid w:val="00C966D3"/>
     <w:rsid w:val="00CA6DF3"/>
     <w:rsid w:val="00CF53F0"/>
     <w:rsid w:val="00CF624F"/>
     <w:rsid w:val="00D37A1C"/>
     <w:rsid w:val="00D47F84"/>
     <w:rsid w:val="00D56BF5"/>
     <w:rsid w:val="00DD19CA"/>
     <w:rsid w:val="00DE2552"/>
     <w:rsid w:val="00DE6B61"/>
     <w:rsid w:val="00DE6C31"/>
     <w:rsid w:val="00DE6DE9"/>
+    <w:rsid w:val="00DE72EA"/>
     <w:rsid w:val="00E640B3"/>
     <w:rsid w:val="00EB0C45"/>
     <w:rsid w:val="00F1489E"/>
     <w:rsid w:val="00F3779A"/>
     <w:rsid w:val="00F85B24"/>
     <w:rsid w:val="00FA2D8D"/>
     <w:rsid w:val="00FC2FE0"/>
     <w:rsid w:val="00FD6F01"/>
+    <w:rsid w:val="00FF6FA1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-MY"/>
+  <w:themeFontLang w:val="en-MY" w:bidi="bn-BD"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FDF4CDA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2BAB9C40-5482-4798-88CA-76CB63311354}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5070,50 +4973,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001B2A03"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009A26F9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -5469,62 +5373,58 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00F3779A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000157-002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000436-000" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/edu0000696" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.uptm.edu.my/index.php/evolusi" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.uptm.edu.my/index.php/evolusi" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.uptm.edu.my/index.php/evolusi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/edu0000696" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/legalcode" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000157-002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.uptm.edu.my/index.php/evolusi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1037/0000436-000" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5746,78 +5646,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1071</Words>
-  <Characters>6110</Characters>
+  <Words>958</Words>
+  <Characters>6503</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>166</Lines>
+  <Paragraphs>114</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7167</CharactersWithSpaces>
+  <CharactersWithSpaces>7347</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>RAJA ROSEMAWATI BINTI RAJA ABDULLAH</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>f029bdfe-90e1-4af2-9442-b28645bc621e</vt:lpwstr>